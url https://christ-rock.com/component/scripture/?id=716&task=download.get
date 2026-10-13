--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7de831c28fc04c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R876d63a3a3d541c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf182c865351c40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5978a585c1fc4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R752075dc5ad24b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55831eaf24e54905" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf166f7d0062d45bc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcc28bddb79af46b6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R877c2dc7f3d641a6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc4670dbb120b43ce"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9d6bf7f0997b4e1b"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3a5c5d0410dd434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbd92665d9a354cb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfd4d30bc9ad44c71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb10b49dfa7764275"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re5bf5bed5c774b52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R040cf3b6bec84899"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R181ab56c5f8d446e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcf8f58d43a534a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6ec3232eddb14306"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3534878228324d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R07f8504780564d6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8a86840ca5a14ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R57cf45ff5f6b4a62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8e3b2cf6579d4b6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb37baae3e8dd489b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdd21153a1923489b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R53014c9e7da146f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rcfd4122a44974a3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R39cd39a931244962"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8a7a5e533d0d451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf166f7d0062d45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R877c2dc7f3d641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R016ec9f033f4476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2a3e6a941111467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9d6bf7f0997b4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3e7341f725e340c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R982331813e7a4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae6aa52656a14546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R694b99da63b544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re4e2a2fca6354a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8d10fb56527a4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbcfc8f4b020b4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R330ee46ae25d46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R26894fc7c67041f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R088e61a9e1ed44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re5f736114ab94cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8df47e738aae4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb1a65c77a9264257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc123b3eb514c479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R54162a1bd5234c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7667c74b7f194f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3a5c5d0410dd434e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5ec48c1c91374dce" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc95522b418b2449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc28bddb79af46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4670dbb120b43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R14b88ff868974629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd74ff423861047fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbd92665d9a354cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd4d30bc9ad44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb10b49dfa7764275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re5bf5bed5c774b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R040cf3b6bec84899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R181ab56c5f8d446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcf8f58d43a534a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ec3232eddb14306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3534878228324d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R07f8504780564d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8a86840ca5a14ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R57cf45ff5f6b4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e3b2cf6579d4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb37baae3e8dd489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdd21153a1923489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R53014c9e7da146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcfd4122a44974a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R39cd39a931244962" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5fa6dfb4da4249d6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4d24700128494d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4e78738955846dc" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65ea9eb605454c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e225af4abce4dbc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b3705d92f574255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb69448c326454263" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R43618bf87fea4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44771c306ae24499" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcb48d3cf86a1478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f44620acb0e400c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd30b70282173418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf84b47fa886b4560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ca8ed9be6464c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb6f1cbfc5ab407f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb3d9df4d12954223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6969fe0a7b74073" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2287fc666bdc4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re44ad51a21fa41e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1594b041ab1a4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d10b4910214d22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc5865e71be4041cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R703166d0f00d4bbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R852c0509f52a473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97b94bc0c3e24566" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R31ee3115249c411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62279b1d2e6e42a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc3544175a62c4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reecdb48d7d664357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R028793d3ce1844f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07b66685c4414f6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R649f4ce1f5894617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raab36d61bad94285" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8cc0f18090974843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfad65e7dcef24d00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R01127697ec5b4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe6b9f92f779494a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R340047a46ee043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re135c713bc0949fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7384561dce3849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab3b46c25eb94285" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc13b37f20ca4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R37e2cf9287cd4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re974279a962c4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3b3dbdd035074e24" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a577d0ba4454c65" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80fbb9683c5e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R606747fefedb432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf185fce523dc408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdf0837d444874c4e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72c276e694c54257" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37e2cf9287cd4511"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R606747fefedb432a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re974279a962c4dfc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf185fce523dc408c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3b3dbdd035074e24"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdf0837d444874c4e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7a1d71250b464154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R22d2d5de5eb44032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69a57e3aea984ef4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra0c8b79378944157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28be665cab31425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbaeb395d8ac4be3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R22d2d5de5eb44032"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R69a57e3aea984ef4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R28be665cab31425e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfbaeb395d8ac4be3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R062c4912b2da4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re417abbe19494e30" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68c63fb0b7aa4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0b6ebed57481483a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48c22c873a5442c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdf236ef91a2948b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra54151b3d5a44d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9219f32d89f74ed3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59f9316195064df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6d53b3b834eb4e1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77b0d521b7ca4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0b86a73676264d8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22a1fc4b91a4413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R78f26cdb95f44875" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a33456e77954ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re66b204e568148d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca01665caa714353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra82ea6db7a1d45ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e75c4a2196d4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re2c4f72714a6406f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c38ac75c7a4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R50667f7ae3834c4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54e11e27ac914202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4326d14885c142ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd97c030d34f94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc07e7c089879408a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00a33af627704b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R960dd929d9ca49c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R569cf4a3846949c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R23e6f0f005fd457b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca460e4445904178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R451a54ac19e8424f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R152d2e4ff87040ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R819edb4515eb46f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b49f9194fab4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R126e6e76269d414c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6b07c9ab2a54b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rddc168b2a75d4274" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67f92780bbd24061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc1c2e48c97674405" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第21章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 21 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,179 +3589,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:9  |  Isaiah 21:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，有一隊軍兵騎着馬， 一對一對地來。 他就說：巴比倫傾倒了！傾倒了！ 他一切雕刻的神像都打碎於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, here cometh a chariot of men, with a couple of horsemen. And he answered and said, Babylon is fallen, is fallen; and all the graven images of her gods he hath broken unto the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:10  |  Isaiah 21:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我被打的禾稼，我場上的穀啊， 我從萬軍之耶和華－ 以色列的神那裏所聽見的，都告訴你們了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my threshing, and the corn of my floor: that which I have heard of the LORD of hosts, the God of Israel, have I declared unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:11  |  Isaiah 21:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論度瑪的默示： 有人聲從西珥呼問我[說]： 守望的啊，夜裏如何？ 守望的啊，夜裏如何？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Dumah. He calleth to me out of Seir, Watchman, what of the night? Watchman, what of the night?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:12  |  Isaiah 21:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>守望的說： 早晨將到，黑夜也來。 你們若要問就可以問， 可以回頭再來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The watchman said, The morning cometh, and also the night: if ye will enquire, enquire ye: return, come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:13  |  Isaiah 21:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論阿拉伯的默示： 底但結伴的客旅啊， 你們必在阿拉伯的樹林中住宿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden upon Arabia. In the forest in Arabia shall ye lodge, O ye travelling companies of Dedanim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:14  |  Isaiah 21:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>提瑪地的居民拿水來，送給口渴的， 拿餅來迎接逃避的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The inhabitants of the land of Tema brought water to him that was thirsty, they prevented with their bread him that fled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:15  |  Isaiah 21:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為他們逃避刀劍和出了鞘的刀， 並上了弦的弓與刀兵的重災。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they fled from the swords, from the drawn sword, and from the bent bow, and from the grievousness of war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:16  |  Isaiah 21:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主對我這樣說：「一年之內，照雇工的年數，基達的一切榮耀必歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus hath the Lord said unto me, Within a year, according to the years of an hireling, and all the glory of Kedar shall fail:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:17  |  Isaiah 21:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弓箭手所餘剩的，就是基達人的勇士，必然稀少，因為這是耶和華－以色列的神說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the residue of the number of archers, the mighty men of the children of Kedar, shall be diminished: for the LORD God of Israel hath spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:1  |  Isaiah 21:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論海旁曠野的默示： 有[仇敵]從曠野，從可怕之地而來， 好像南方的旋風，猛然掃過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of the desert of the sea. As whirlwinds in the south pass through; so it cometh from the desert, from a terrible land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,179 +5129,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:2  |  Isaiah 21:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>令人悽慘的異象已默示於我。 詭詐的行詭詐，毀滅的行毀滅。 以攔哪，你要上去！ 米底亞啊，你要圍困！ [主說]：我使一切歎息止住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A grievous vision is declared unto me; the treacherous dealer dealeth treacherously, and the spoiler spoileth. Go up, O Elam: besiege, O Media; all the sighing thereof have I made to cease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5697,179 +5283,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:3  |  Isaiah 21:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我滿腰疼痛； 痛苦將我抓住， 好像產難的婦人一樣。 我疼痛甚至不能聽； 我驚惶甚至不能看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore are my loins filled with pain: pangs have taken hold upon me, as the pangs of a woman that travaileth: I was bowed down at the hearing of it; I was dismayed at the seeing of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:4  |  Isaiah 21:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心慌張，驚恐威嚇我。 我所羨慕的黃昏，變為我的戰兢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart panted, fearfulness affrighted me: the night of my pleasure hath he turned into fear unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:5  |  Isaiah 21:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們擺設筵席， 派人守望，又吃又喝。 首領啊，你們起來， 用油抹盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Prepare the table, watch in the watchtower, eat, drink: arise, ye princes, and anoint the shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:6  |  Isaiah 21:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主對我如此說： 你去設立守望的， 使他將所看見的述說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus hath the Lord said unto me, Go, set a watchman, let him declare what he seeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:7  |  Isaiah 21:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他看見軍隊， 就是騎馬的一對一對地來， 又看見驢隊，駱駝隊， 就要側耳細聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saw a chariot with a couple of horsemen, a chariot of asses, and a chariot of camels; and he hearkened diligently with much heed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 21:8  |  Isaiah 21:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他像獅子吼叫，[說]： 主啊，我白日常站在望樓上， 整夜立在我守望所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he cried, A lion: My lord, I stand continually upon the watchtower in the daytime, and I am set in my ward whole nights:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>