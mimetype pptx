--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4bb11b925a5c4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a04b3e00f1448ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R19b46658e5cd4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2dba92d1a4f649f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re707be5251934ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfc3ec8d0ca7344a4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbb5e6644f4144246"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3e1d9f621c124fdd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra0ef912363c24c2d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R84176e4912a94028"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R702bd4bd45c8405d"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1f16f7a7b1b94ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0a23cd2e45934b2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6ffcc21fa5ad497e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb81fbf5f4b024ebe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R74ca5002bd5045ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbdec21ffe7aa4f03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb6fcd128f7a749d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R20bad58106fb41d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb8b457a225b74e80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R490008081fc5430b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R943be9681be24867"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R56210250cf544b10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R02c3802c66e844f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R440b944efe2b4c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9155e50e10ab4c4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc7a3201158644286"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1d13233d87c145d3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R419e95e599324d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb5e6644f4144246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0ef912363c24c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4a2f65b164424faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3f98c968db7743c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R702bd4bd45c8405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37a1a09e138b42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc982870fa2c047d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R718da908a5374dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf611369630894c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R77f6bc0db26e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R995060ea354d4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5123232e38f04510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R94a3b5ea5d1a4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4049844277b483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd9183a1401d64f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R10f5c658a7e74747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3c5260c547fe4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R95687b91cad54fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R71b2d40ac3334ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1f16f7a7b1b94ff5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R82bf0eb0d6a14cd3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R69782e7b04c54a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e1d9f621c124fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84176e4912a94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdee9673c50c84e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra98059598c2745fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0a23cd2e45934b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6ffcc21fa5ad497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb81fbf5f4b024ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R74ca5002bd5045ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdec21ffe7aa4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb6fcd128f7a749d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R20bad58106fb41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb8b457a225b74e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R490008081fc5430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R943be9681be24867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R56210250cf544b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R02c3802c66e844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R440b944efe2b4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9155e50e10ab4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc7a3201158644286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1d13233d87c145d3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rac095760c47f4267" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R684f934d58d7422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7522a57322e84667" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc9247c93a34b4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9476a895464547c0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raee0d08be3a74dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f8698bd4174ad3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R10056a06222d4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17a377041b994768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc3bd744f3f404252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f01f207452a4c3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5bd94888304e4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e8219f7cb214758" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc75c816d4a054e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f957ba6039441d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra09d9e1ea447425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4625dc23d714b4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdfeb805eeaa643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b1aedeb409439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf0d2569a3802401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f7fe029fba641ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R93ba8aef2efa4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc585202381df4020" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb84d10f698374e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb8d3b0607974b19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2251b5faf9874e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb609f2d3b504c08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2d434f9ab4ef45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra780529997414417" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9fb973f608bd4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c0d557d457f4b47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R92ced3c20c3a4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda5bcf828ceb48fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb1b05005df764259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e266aac8971454f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R73f57ec86daa4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9edce91c0a584205" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red81e59698b442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R21c931c7f196437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R37fe0004f606405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R205e7fad3f784421" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb71da499b14244bc" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c1b0129784a44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf0da567511d74843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R95508c8f4ba744c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R217fdd92f53d4e7b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5c205c34ac642a8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21c931c7f196437b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0da567511d74843"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R37fe0004f606405a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95508c8f4ba744c8"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R205e7fad3f784421"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R217fdd92f53d4e7b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra509e2f94e7c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2e6da06ce8ac4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d141892bea64d12" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfb1ced2a65984192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0040b1339ad14fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2898c62dbbe4111" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2e6da06ce8ac4d43"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5d141892bea64d12"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0040b1339ad14fdd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb2898c62dbbe4111"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0833d31cdb7b46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R827d76ad395f4ad9" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4d11d397b27498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Refba23846fb443ed" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b2b13bf3fd45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e5ff5c761ca4c15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R123a218d0e7a4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rafea5f82a7684788" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b7bc02cde634a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbd5370e556914261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53d79e44f1f94d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf7a572d7472946fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba3b0519f7c041dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbc67ba23b58d4f14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe310d73ab6f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcb7d0bf323c44d8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R610f7e9aee6b41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R00b9d23367e442a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e584f90069d45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1ae843962e494df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R526b04334d1f492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3be0522d776f478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b9e49886cc94364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R71e7af1ee0454da3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3734cfae2d334417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4ee0540c389a4ef1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f6eb455a51049d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd68ddec337ee4d93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5c5ab3619894591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1303c696306246e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7605110fda874e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rec50300aa25d4960" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red9437681ef1470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4e147e7824bb416c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6934e02e59e64109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R98d96d0cb347405a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第52章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 52 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:9  |  Isaiah 52:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷的荒場啊， 要發起歡聲，一同歌唱； 因為耶和華安慰了他的百姓， 救贖了耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Break forth into joy, sing together, ye waste places of Jerusalem: for the LORD hath comforted his people, he hath redeemed Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:10  |  Isaiah 52:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在萬國眼前露出聖臂； 地極的人都看見我們神的救恩了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath made bare his holy arm in the eyes of all the nations; and all the ends of the earth shall see the salvation of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:11  |  Isaiah 52:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們離開吧！離開吧！ 從巴比倫出來。 不要沾不潔淨的物； 要從其中出來。 你們扛抬耶和華器皿的人哪， 務要自潔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Depart ye, depart ye, go ye out from thence, touch no unclean thing; go ye out of the midst of her; be ye clean, that bear the vessels of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:12  |  Isaiah 52:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們出來必不致急忙， 也不致奔逃。 因為，耶和華必在你們前頭行； 以色列的神必作你們的後盾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye shall not go out with haste, nor go by flight: for the LORD will go before you; and the God of Israel will be your rereward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:13  |  Isaiah 52:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的僕人行事必有智慧， 必被高舉上升， 且成為至高。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, my servant shall deal prudently, he shall be exalted and extolled, and be very high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:14  |  Isaiah 52:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>許多人因他驚奇； 他的面貌比別人憔悴； 他的形容比世人枯槁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As many were astonied at thee; his visage was so marred more than any man, and his form more than the sons of men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,179 +4305,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:15  |  Isaiah 52:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，他必洗淨許多國民； 君王要向他閉口。 因所未曾傳與他們的，他們必看見； 未曾聽見的，他們要明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall he sprinkle many nations; the kings shall shut their mouths at him: for that which had not been told them shall they see; and that which they had not heard shall they consider.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4721,179 +4459,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:1  |  Isaiah 52:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安哪，興起！興起！ 披上你的能力！ 聖城耶路撒冷啊，穿上你華美的衣服！ 因為從今以後， 未受割禮、不潔淨的必不再進入你中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, awake; put on thy strength, O Zion; put on thy beautiful garments, O Jerusalem, the holy city: for henceforth there shall no more come into thee the uncircumcised and the unclean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:2  |  Isaiah 52:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊，要抖下塵土！ 起來坐[在位上]！ 錫安被擄的居民哪， 要解開你頸項的鎖鍊！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shake thyself from the dust; arise, and sit down, O Jerusalem: loose thyself from the bands of thy neck, O captive daughter of Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:3  |  Isaiah 52:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：「你們是無價被賣的，也必無銀被贖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the LORD, Ye have sold yourselves for nought; and ye shall be redeemed without money.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:4  |  Isaiah 52:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華如此說：起先我的百姓下到埃及，在那裏寄居，又有亞述人無故欺壓他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the Lord GOD, My people went down aforetime into Egypt to sojourn there; and the Assyrian oppressed them without cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,179 +5075,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:5  |  Isaiah 52:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：我的百姓既是無價被擄去，如今我在這裏做甚麼呢？耶和華說：轄制他們的人呼叫，我的名整天受褻瀆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore, what have I here, saith the LORD, that my people is taken away for nought? they that rule over them make them to howl, saith the LORD; and my name continually every day is blasphemed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:6  |  Isaiah 52:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我的百姓必知道我的名；到那日[他們必知道]說這話的就是我。看哪，是我！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore my people shall know my name: therefore they shall know in that day that I am he that doth speak: behold, it is I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,179 +5383,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:7  |  Isaiah 52:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那報佳音，傳平安， 報好信，傳救恩的， 對錫安說：你的神作王了！ 這人的腳登山何等佳美！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How beautiful upon the mountains are the feet of him that bringeth good tidings, that publisheth peace; that bringeth good tidings of good, that publisheth salvation; that saith unto Zion, Thy God reigneth!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 52:8  |  Isaiah 52:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽啊，你守望之人的聲音， 他們揚起聲來，一同歌唱； 因為耶和華歸回錫安的時候， 他們必親眼看見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy watchmen shall lift up the voice; with the voice together shall they sing: for they shall see eye to eye, when the LORD shall bring again Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>