--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc6c5c6f15fd74d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R868e5b5632454aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R09595136a7a14f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8ebd0fe20521495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9ddb7459de214013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R603e3c42dbbe4dff" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R745783ef65ee4ee4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6765482208d547ff"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R46f62792378e43a6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R943e37129c194fca"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1bb8bbe2a39c4956"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6c18d7dbe431465c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48475c61305a4c80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2e27ae591e354f7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5f7ded1d2bfa4489"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb3e6e4642a784848"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R245ef1da72a04aaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rca461977ef0a4298"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3eee344340b14bcf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd7bf02fedddb426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R745783ef65ee4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46f62792378e43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R385e49e20d584b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R133f1badad014c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1bb8bbe2a39c4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rccab91d58c0440cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R650153cd736e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf8858b5693cb4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R42b0ee9f79484d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R81b3737bcb95487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6c18d7dbe431465c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0eb0b7d119a34181" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R64a3242028bd49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6765482208d547ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R943e37129c194fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ad34d2e904047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0314bd789ac841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48475c61305a4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e27ae591e354f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f7ded1d2bfa4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb3e6e4642a784848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R245ef1da72a04aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rca461977ef0a4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3eee344340b14bcf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcbd64f1494a14406" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rad1a17a37b804cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b2bc0d5890646ca" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R045cf6a93547428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75a24e6dec0b485f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra230d4f30fb544d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5d63237db9d4df1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2d956583c99248ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6e7b99a771f411e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R05b481f788a04b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3489d8c22a5c4572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R205ca27a181f41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df45de07b094ac8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R149863ba0d5a429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd878a60a6274e34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcb50ec65dd394c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1af12e6966f94ac0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R99c4307ad5be454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc35dc7d38d3b4f38" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R981f4a9026a049e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra73304b0038c46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc8967a442d0f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcce0a6c9b10a4ec9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re76a2e8bd2134156" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6e47724b309d436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rebdf1cbd9af44d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf33e88be0c7b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R93a379ca247541b7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6914fe09a23467a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra73304b0038c46c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebdf1cbd9af44d35"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8967a442d0f4790"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf33e88be0c7b4a11"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcce0a6c9b10a4ec9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R93a379ca247541b7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8a0e20eebd6c4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9abe0fc814fb410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red026498aaab4541" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R81020ee30f524568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0c30ded54e2e45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31fa477d4635487d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9abe0fc814fb410f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Red026498aaab4541"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0c30ded54e2e45ba"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R31fa477d4635487d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20240639b2194094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb09f5151bfd84e06" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90f8f0bfbd4b44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R47976b951ca540d8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9cb62e16edc42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf49a4dc34e244be5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb3ae90cfe764417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R447391ded5cd4bc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc02dded553d4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5d146b40ba244db9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra45eca73706e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9cd0051362cb4759" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccaa03935f824ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfd1b46c62818461f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80e8103bb1a84736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5afd3a22acbe4d83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bb3928d83994f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcf415ac1082d4175" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,179 +2445,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:1  |  Isaiah 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那日，七個女人必拉住一個男人，說：「我們吃自己的食物，穿自己的衣服，但求你許我們歸你名下；求你除掉我們的羞恥。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day seven women shall take hold of one man, saying, We will eat our own bread, and wear our own apparel: only let us be called by thy name, to take away our reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:2  |  Isaiah 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，耶和華發生的苗必華美尊榮，地的出產必為以色列逃脫的人顯為榮華茂盛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall the branch of the LORD be beautiful and glorious, and the fruit of the earth shall be excellent and comely for them that are escaped of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,179 +2753,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:3  |  Isaiah 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主以公義的靈和焚燒的靈，將錫安女子的污穢洗去，又將耶路撒冷中[殺人]的血除淨。那時，剩在錫安、留在耶路撒冷的，就是一切住耶路撒冷、在生命冊上記名的，必稱為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that he that is left in Zion, and he that remaineth in Jerusalem, shall be called holy, even every one that is written among the living in Jerusalem:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3017,179 +2907,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:4  |  Isaiah 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）主以公義的靈和焚燒的靈，將錫安女子的污穢洗去，又將耶路撒冷中[殺人]的血除淨。那時，剩在錫安、留在耶路撒冷的，就是一切住耶路撒冷、在生命冊上記名的，必稱為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the Lord shall have washed away the filth of the daughters of Zion, and shall have purged the blood of Jerusalem from the midst thereof by the spirit of judgment, and by the spirit of burning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3209,179 +3061,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:5  |  Isaiah 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華也必在錫安全山，並各會眾以上，使白日有煙雲，黑夜有火焰的光。因為在全榮耀之上必有遮蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD will create upon every dwelling place of mount Zion, and upon her assemblies, a cloud and smoke by day, and the shining of a flaming fire by night: for upon all the glory shall be a defence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 4:6  |  Isaiah 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有亭子，白日可以得蔭避暑，也可以作為藏身之處，躲避狂風暴雨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there shall be a tabernacle for a shadow in the daytime from the heat, and for a place of refuge, and for a covert from storm and from rain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>