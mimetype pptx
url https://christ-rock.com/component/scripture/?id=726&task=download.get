--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9e1a50d631444fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R80892ccb38d84083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R47cb30851b4542ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3121bd19418f40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf528ce8ea4ce43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re794848697f64898" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5d1659ad5ef94d2c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdb0f9ebc97364bdf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R29c566dc314b4f73"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R02d6f3dcf3224b99"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re4af5f2f726d41b2"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra20084e48f9c41cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf91e1d7f8fa54abf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rab4dc1ca59a04a13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7b2e70e7db00454e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8982ac9f302c4466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9c45fa9d6ee24e2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R750675ae125044f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R520e69f8435c445e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7e535e741c7f4166"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0cfd9fb1be4e46b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfe577643a4ef479c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6b58128b8cd44a21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9827e5df6bef46bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd8e2ed12a54c42f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd62ff10bc0e14eeb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc194d7930c764ec9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R978c86063e2d4924"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R65c1c909dcf84eef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6267fe2ed56b4cea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R94d63422d03e49e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc2c43f71394a4366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R48f80b855eba4cad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb2e552c6fb6249fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R6ace4f4fb63b42ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R44d573303fea4995"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rf62a2d256bfc4a72"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R43d7eab1ef5e456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d1659ad5ef94d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29c566dc314b4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc0017b4733934a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4ce34654308f496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4af5f2f726d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re638c7bf35c8489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc36b4ea1bea64ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c04cf3daf3c47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf93f278eb8274855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f06b35791894eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdc34c9ffbf224816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae53e60b62aa4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R844036172733403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc6e2c03a66be4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd961ddff1a24025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rffaafac1d9d54811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R811b8a09e9104f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b031942a9744510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R97c011ff8fe34141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R65ba243e98044dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Red562f86d8f84a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1603fee665bc4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3287bf82b3174d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R673177f8713f430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbde1c02423a7454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rba1271f7095d499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re5e0a78be14c4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rce702ab7232f43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra20084e48f9c41cd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6cf94b344abc44f0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R633cbcab4376446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdb0f9ebc97364bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02d6f3dcf3224b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7eb567f9c6db46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R74ec9f5cb4f847cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf91e1d7f8fa54abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rab4dc1ca59a04a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b2e70e7db00454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8982ac9f302c4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c45fa9d6ee24e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R750675ae125044f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R520e69f8435c445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7e535e741c7f4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0cfd9fb1be4e46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfe577643a4ef479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6b58128b8cd44a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9827e5df6bef46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd8e2ed12a54c42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd62ff10bc0e14eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc194d7930c764ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R978c86063e2d4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R65c1c909dcf84eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6267fe2ed56b4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R94d63422d03e49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc2c43f71394a4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R48f80b855eba4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb2e552c6fb6249fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6ace4f4fb63b42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R44d573303fea4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf62a2d256bfc4a72" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0f755d07a6db4894" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd06606a27e244056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9dc19ce4a2348bf" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6cdee42ceec74306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd9c410ef8f449cb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc79e637733434bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R623953e37a75420a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R302c1a9f06b94479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d2dda9cce7d45cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R455c8753f501481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6239039afafd4591" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc740f32f2d3246be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8b0cf6f6e5a42be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R354e583b60e34969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90c38114d5d8402b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfeb943e4dd484927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78ebedf862474e29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R416140b6e2374dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf59ec42ca24b4d1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R86bc843108974896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e06c45ced7b4fcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra53625080c6c4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb983b59cdb7e4263" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb2a5e6cad8c040ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55994f59754c459a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R50c07c3d8c114496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bcfe97fc63844af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1885bc5bc6e54263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36365384366f444e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R761c0d8816ec4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58e7cbbbe113494b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra7ad5a7785f94482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccf3d81aec784f54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R85072fc6d7844bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66551f4bfaaa4ea0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rba80903f8b094187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf07c3212cec4227" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R469d4305798f414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40345db669994507" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R56d530c6891a4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd198fbe90e224ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75c2218ab3d0418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a7c19a2212b4a5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2943523c2e004c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R094a2af68e214723" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Redd62f4008824d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R432843a2375648f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb4e495eb1875468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bd4f7dd225d4805" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re04bb5a8dea6428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61d40c62e6884283" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R29c95ff415fc4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26fa49417d9e4b08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9c1b348be5084624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65db2a65e681465d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4ff5a89bb5744928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R52abb459f16147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R66f39e1affee458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcc5155c54fa24712" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rae5bd29fb5824c46" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R66317c46ac6a4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0651a135beb84c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdc014eed50ac4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8b1b50da079b4d5e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d2c0d164f1b471a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R52abb459f16147d9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0651a135beb84c01"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R66f39e1affee458a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc014eed50ac4d04"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcc5155c54fa24712"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8b1b50da079b4d5e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf6babba2e13b447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07b80e0334494408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4b70d66f06a4eae" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra03540af42454b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd6f46c857804ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20abb583eda446d3" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R07b80e0334494408"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra4b70d66f06a4eae"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdd6f46c857804ffb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R20abb583eda446d3"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b95e25850204812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R94cbaa6f0ccc434f" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R450e15ba46c34342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5c917d8ac29a4e49" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7be54a6222df4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0de94977ed5a4b62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1969f88bf434580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5ef5c83ed1e34344" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R172295ea59494ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R583cb4c2a79a48b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f53460bb5244666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra916bb4c353f41d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81d93a6f922945d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5338309876164828" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60cf8709c1e2487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rde5911b157c648a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57b5f91f41834862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra0c59b6259e54da7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82aa152d53f34927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R029b8e003e464296" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc732b66f7c4544b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6bff42999e7844f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda5cf7a2f42148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc4586399885d4a1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7a08d05ac954cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf591326cd9414a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ef3182229564ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re13c60e0964c415a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb9b4b90c45a4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rcfe09e9ff7974500" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc74cdf1a0cd14c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rcf54bad80e0144c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3698329d4e014d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra741d9d0056049e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff21213c91a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0095b8e92dfc4f81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb27a12fcdcab46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R720ea7b1adde43f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2860581dfdd4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R020d947fd37b4772" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3763c49abf14877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf0cc9c6b16824e2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bcd6086dbf04618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R10f89509113048f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30b26f408ebc473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcca03c99e5fb4568" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf32643e02c0744ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R19db8cb41bea4cfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R648dfe3fe32848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R539bd25b73b34ebd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bf533ab17574688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R14af7f24f2c5408b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0c8e7e2552e48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf75fdcc9ddad4f9d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:9  |  Isaiah 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們等候驚奇吧！ 你們宴樂昏迷吧！ 他們醉了，卻非因酒； 他們東倒西歪，卻非因濃酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stay yourselves, and wonder; cry ye out, and cry: they are drunken, but not with wine; they stagger, but not with strong drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:10  |  Isaiah 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華將沉睡的靈澆灌你們， 封閉你們的眼， 蒙蓋你們的頭。 你們的眼就是先知； 你們的頭就是先見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD hath poured out upon you the spirit of deep sleep, and hath closed your eyes: the prophets and your rulers, the seers hath he covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,179 +4625,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:11  |  Isaiah 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所有的默示，你們看如封住的書卷，人將這書卷交給識字的，說：「請念吧！」他說：「我不能念，因為是封住了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the vision of all is become unto you as the words of a book that is sealed, which men deliver to one that is learned, saying, Read this, I pray thee: and he saith, I cannot; for it is sealed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:12  |  Isaiah 29:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又將這書卷交給不識字的人，說：「請念吧！」他說：「我不識字。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the book is delivered to him that is not learned, saying, Read this, I pray thee: and he saith, I am not learned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:13  |  Isaiah 29:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主說：因為這百姓親近我， 用嘴唇尊敬我， 心卻遠離我； 他們敬畏我， 不過是領受人的吩咐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore the Lord said, Forasmuch as this people draw near me with their mouth, and with their lips do honour me, but have removed their heart far from me, and their fear toward me is taught by the precept of men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:14  |  Isaiah 29:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我在這百姓中要行奇妙的事， 就是奇妙又奇妙的事。 他們智慧人的智慧必然消滅， 聰明人的聰明必然隱藏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore, behold, I will proceed to do a marvellous work among this people, even a marvellous work and a wonder: for the wisdom of their wise men shall perish, and the understanding of their prudent men shall be hid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:15  |  Isaiah 29:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍哉！那些向耶和華深藏謀略的， 又在暗中行事，說： 誰看見我們呢？ 誰知道我們呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe unto them that seek deep to hide their counsel from the LORD, and their works are in the dark, and they say, Who seeth us? and who knoweth us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:16  |  Isaiah 29:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們把事顛倒了， 豈可看窯匠如泥嗎？ 被製作的物豈可論製作物的說： 他沒有製作我？ 或是被創造的物論造物的說： 他沒有聰明？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely your turning of things upside down shall be esteemed as the potter’s clay: for shall the work say of him that made it, He made me not? or shall the thing framed say of him that framed it, He had no understanding?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:17  |  Isaiah 29:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>黎巴嫩變為肥田， 肥田看如樹林， 不是只有一點點時候嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is it not yet a very little while, and Lebanon shall be turned into a fruitful field, and the fruitful field shall be esteemed as a forest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:18  |  Isaiah 29:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，聾子必聽見這書上的話； 瞎子的眼必從迷矇黑暗中得以看見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day shall the deaf hear the words of the book, and the eyes of the blind shall see out of obscurity, and out of darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:1  |  Isaiah 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>唉！亞利伊勒，亞利伊勒， 大衛安營的城， 任憑你年上加年， 節期照常周流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to Ariel, to Ariel, the city where David dwelt! add ye year to year; let them kill sacrifices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:19  |  Isaiah 29:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>謙卑人必因耶和華增添歡喜； 人間貧窮的必因以色列的聖者快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The meek also shall increase their joy in the LORD, and the poor among men shall rejoice in the Holy One of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:20  |  Isaiah 29:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，強暴人已歸無有， 褻慢人已經滅絕， 一切找機會作孽的都被剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the terrible one is brought to nought, and the scorner is consumed, and all that watch for iniquity are cut off:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:21  |  Isaiah 29:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在爭訟的事上定[無罪的]為有罪， 為城門口責備人的設下網羅， 用虛無的事屈枉義人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That make a man an offender for a word, and lay a snare for him that reproveth in the gate, and turn aside the just for a thing of nought.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:22  |  Isaiah 29:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，救贖亞伯拉罕的耶和華 論雅各家如此說： 雅各必不再羞愧， 面容也不致變色。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the LORD, who redeemed Abraham, concerning the house of Jacob, Jacob shall not now be ashamed, neither shall his face now wax pale.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:23  |  Isaiah 29:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他看見他的眾子， 就是我手的工作在他那裏， 他們必尊我的名為聖， 必尊雅各的聖者為聖， 必敬畏以色列的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when he seeth his children, the work of mine hands, in the midst of him, they shall sanctify my name, and sanctify the Holy One of Jacob, and shall fear the God of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:24  |  Isaiah 29:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>心中迷糊的必得明白； 發怨言的必受訓誨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They also that erred in spirit shall come to understanding, and they that murmured shall learn doctrine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:2  |  Isaiah 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我終必使亞利伊勒困難； 她必悲傷哀號， 我卻仍以她為亞利伊勒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet I will distress Ariel, and there shall be heaviness and sorrow: and it shall be unto me as Ariel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:3  |  Isaiah 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必四圍安營攻擊你， 屯兵圍困你， 築壘攻擊你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will camp against thee round about, and will lay siege against thee with a mount, and I will raise forts against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:4  |  Isaiah 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必敗落，從地中說話； 你的言語必微細出於塵埃。 你的聲音必像那交鬼者的聲音出於地； 你的言語低低微微出於塵埃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt be brought down, and shalt speak out of the ground, and thy speech shall be low out of the dust, and thy voice shall be, as of one that hath a familiar spirit, out of the ground, and thy speech shall whisper out of the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,179 +7397,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:5  |  Isaiah 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你仇敵的群眾，卻要像細塵； 強暴人的群眾，也要像飛糠。 這事必頃刻之間忽然臨到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the multitude of thy strangers shall be like small dust, and the multitude of the terrible ones shall be as chaff that passeth away: yea, it shall be at an instant suddenly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:6  |  Isaiah 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華必用雷轟、地震、大聲、旋風、暴風， 並吞滅的火焰，向她討罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt be visited of the LORD of hosts with thunder, and with earthquake, and great noise, with storm and tempest, and the flame of devouring fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:7  |  Isaiah 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，攻擊亞利伊勒列國的群眾， 就是一切攻擊亞利伊勒和她的保障， 並使她困難的， 必如夢景，如夜間的異象；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the multitude of all the nations that fight against Ariel, even all that fight against her and her munition, and that distress her, shall be as a dream of a night vision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 29:8  |  Isaiah 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又必像飢餓的人夢中吃飯， 醒了仍覺腹空； 或像口渴的人夢中喝水， 醒了仍覺發昏，心裏想喝。 攻擊錫安山列國的群眾也必如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall even be as when an hungry man dreameth, and, behold, he eateth; but he awaketh, and his soul is empty: or as when a thirsty man dreameth, and, behold, he drinketh; but he awaketh, and, behold, he is faint, and his soul hath appetite: so shall the multitude of all the nations be, that fight against mount Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>