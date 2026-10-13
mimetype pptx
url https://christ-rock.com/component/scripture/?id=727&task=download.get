--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f47aaee14fa4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cf8d416b3c94bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R54dcfcd411d74715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra7c16a2f275449c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R94ac93fa41ec4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc9b3d26acf74e25" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdc234e47ed934cfa"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1e1d8ba036814392"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2f332ae23c24308"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra3f6e6212d7f4bb1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb3c89aadb0804353"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R004922c1f8fd4943"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R74401230622242fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5f107f9d65974629"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R724bf6dfbd0d4278"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R14b6038c08544847"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdada0e15c2fc450b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4f49bbcab5644b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R359b33e16372497e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9b87a6bf9eb64666"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7e26b10788384182"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6cb66ecaa3b54bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R19e804915af848cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R66aa5237c5e94ee8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf2c3927959114b9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra8836d7eb2be4d9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5835e5a5854d449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R11c80aeeb77941d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc373bef6bb7a4c92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc441108e44244c15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4dc8858efbd74119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rca1c8817069a4c59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R007ce16b8d4b493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R522eaceb9ad24d8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R942538bd2cfd41d0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R560a4439cafb48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc234e47ed934cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2f332ae23c24308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0930c65403ca4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9a29289b39f1412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb3c89aadb0804353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2518eae989fa45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd9d7579718484588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88660e818f9841c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5261e6d4ca34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4b66919fcac844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3700a4597789453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88f89471581147a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbfc92eb7e6694615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2dc819d15f9a46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R11bf6ecb424a43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6f42dfe9f93646b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0a3016e29b424a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4a35058dbf4d4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcce0177948104c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78aff8cd9f47463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R12f0316f84794946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4e772152dbbd4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R764cbb27b5ae44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R31e28e37dac640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5f106756a3da45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3a454684bd2e4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R004922c1f8fd4943" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R47be10dec7414d8a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc388f988327d4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e1d8ba036814392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3f6e6212d7f4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0e38f58252744497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd206e0a42d474f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R74401230622242fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5f107f9d65974629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R724bf6dfbd0d4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R14b6038c08544847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdada0e15c2fc450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f49bbcab5644b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R359b33e16372497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b87a6bf9eb64666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7e26b10788384182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6cb66ecaa3b54bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R19e804915af848cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R66aa5237c5e94ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf2c3927959114b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra8836d7eb2be4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5835e5a5854d449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R11c80aeeb77941d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc373bef6bb7a4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc441108e44244c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4dc8858efbd74119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rca1c8817069a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R007ce16b8d4b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R522eaceb9ad24d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R942538bd2cfd41d0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc3d9b62582a4905" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1bc0a794b3964608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19262a648a4c4dbd" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5d67c184382f4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfaccfa1657b4a09" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06d5dce9ecf94a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01e6a30910da47fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb47b362ce9f34b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f0cc887c86e4a8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1ab47cc0196a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde3fb4fed6b3426b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R78132e70c33d482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f5f2aac3f444e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2a94f140a4f045d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4bde50169114325" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra76f8d64287c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb03ac4c012904bb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd89e0ff2a14d4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a7c5c08416d49ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd58f80bff4984b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70ebcc80672345b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rac2151d7428c4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11c558698cf5465b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcf7f59fb233f461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdba5d76c4a7f46f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfc2737b924874485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaf553c29ca04533" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R86b3cf33316345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c3524fcaef4186" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfff5b6b1f080421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc771749fe3ad4c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8f3908889ca44bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4778e2cd8a7486c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R32832c8922fe48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8433690006be4fb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R507f7f37edb14bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R768b6af4f5b24d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5fa644441ace461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab23847f3294bcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9120a40a2cfd4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd3f156d31a24010" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9276d6e6fe9045d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83680f8c2ba1495c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R05fbe819fd7641e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc0b1902f4c04aea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7807f8ea47e7490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R939fb7679be842c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raf86edef91094e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8963d64ff5844eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd5b849e923bd46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddca3af5037b42ea" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd5c1159eb070412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R858f31371c934185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7f2e125bc14e44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8409b95a9472448b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba2960fb0ecb4e7e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80c809137d81424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8b7381ed3ba242f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rea03fd6445754b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1df245cc975643df" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9ec814495614cc0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R858f31371c934185"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b7381ed3ba242f8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f2e125bc14e44b9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea03fd6445754b71"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8409b95a9472448b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1df245cc975643df"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcd231183cc1e4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7294696f499543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81c3d6d960174aeb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0fdfcd8cd1984c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d80241c1e224392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31cbb5da1601453f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7294696f499543a8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R81c3d6d960174aeb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d80241c1e224392"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R31cbb5da1601453f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd4d7f5a7fe746ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ref13dd23837c40a5" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0742b92d8a984e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8eafcf6af2cb485f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbeec11d63d34ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcca8c814657244db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69334ca969fa4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R52b6f02e7aba4db8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ef61164394f4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Red1a3ab992e94a67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf39f0d2586f741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra1e9d2478a8f4520" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R158ab60e0ce349a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9d80a3a6ed1d474c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9befdfc2f0ae44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1d5f3489858a46d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a8c67b9b70844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf07086c7b7db4b57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9318c24688974af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf46cc084da6b4b8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref8e2cd80a244be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf5a5b48a5e4d4f45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0cc45a731e04f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R51d2b98985b74fb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R004d42c055a747f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R05575258c04e47de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e9d7ab4df4b4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4c73c7ee136d48ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa7187725b6d4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R432f1e24a4ea4da2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6c3162b93de4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re4eac9fce7ab4a9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4360562368d64210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re04b68b928a84dca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3807f8b6a61476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb956d5337af2460d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R737c85ac54934942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R57f099ce3d724a26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R612e613e61ba4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R271fb0fe76784099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99097317381942b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R596574e33cc54894" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1fe5c9fda7b494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R65f3d3e2a7d04893" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e24c5fe78045bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R390e3a9158a044e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ef8907ba5084a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7f0453ef9e504ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R131d962f9f4e432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0fb10e30dc0f4567" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:9  |  Isaiah 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的日子臨到， 必有殘忍、忿恨、烈怒， 使這地荒涼， 從其中除滅罪人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the day of the LORD cometh, cruel both with wrath and fierce anger, to lay the land desolate: and he shall destroy the sinners thereof out of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,179 +4263,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:10  |  Isaiah 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天上的眾星群宿都不發光； 日頭一出就變黑暗； 月亮也不放光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the stars of heaven and the constellations thereof shall not give their light: the sun shall be darkened in his going forth, and the moon shall not cause her light to shine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4489,179 +4417,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:11  |  Isaiah 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必因邪惡刑罰世界， 因罪孽刑罰惡人， 使驕傲人的狂妄止息， 制伏強暴人的狂傲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will punish the world for their evil, and the wicked for their iniquity; and I will cause the arrogancy of the proud to cease, and will lay low the haughtiness of the terrible.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:12  |  Isaiah 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使人比精金還少， 使人比俄斐純金更少。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will make a man more precious than fine gold; even a man than the golden wedge of Ophir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:13  |  Isaiah 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－萬軍之耶和華在忿恨中發烈怒的日子， 必使天震動， 使地搖撼，離其本位。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I will shake the heavens, and the earth shall remove out of her place, in the wrath of the LORD of hosts, and in the day of his fierce anger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:14  |  Isaiah 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人必像被追趕的鹿， 像無人收聚的羊， 各歸回本族， 各逃到本土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be as the chased roe, and as a sheep that no man taketh up: they shall every man turn to his own people, and flee every one into his own land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:15  |  Isaiah 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡被[仇敵]追上的必被刺死； 凡被捉住的必被刀殺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every one that is found shall be thrust through; and every one that is joined unto them shall fall by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:16  |  Isaiah 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的嬰孩必在他們眼前摔碎； 他們的房屋必被搶奪； 他們的妻子必被玷污。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their children also shall be dashed to pieces before their eyes; their houses shall be spoiled, and their wives ravished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:17  |  Isaiah 13:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必激動米底亞人來攻擊他們。 米底亞人不注重銀子， 也不喜愛金子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will stir up the Medes against them, which shall not regard silver; and as for gold, they shall not delight in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:18  |  Isaiah 13:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必用弓擊碎少年人， 不憐憫婦人所生的， 眼也不顧惜孩子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their bows also shall dash the young men to pieces; and they shall have no pity on the fruit of the womb; their eye shall not spare children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:1  |  Isaiah 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞摩斯的兒子以賽亞得默示，論巴比倫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Babylon, which Isaiah the son of Amoz did see.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:19  |  Isaiah 13:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴比倫素來為列國的榮耀， 為迦勒底人所矜誇的華美， 必像神所傾覆的所多瑪、蛾摩拉一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Babylon, the glory of kingdoms, the beauty of the Chaldees’ excellency, shall be as when God overthrew Sodom and Gomorrah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,179 +5957,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:20  |  Isaiah 13:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其內必永無人煙， 世世代代無人居住。 阿拉伯人也不在那裏支搭帳棚； 牧羊的人也不使羊群臥在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall never be inhabited, neither shall it be dwelt in from generation to generation: neither shall the Arabian pitch tent there; neither shall the shepherds make their fold there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:21  |  Isaiah 13:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只有曠野的走獸臥在那裏； 咆哮的獸滿了房屋。 鴕鳥住在那裏； 野山羊在那裏跳舞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But wild beasts of the desert shall lie there; and their houses shall be full of doleful creatures; and owls shall dwell there, and satyrs shall dance there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,179 +6265,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:22  |  Isaiah 13:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豺狼必在它宮中呼號； 野狗必在它華美殿內吼叫。 巴比倫[受罰]的時候臨近； 它的日子必不長久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the wild beasts of the islands shall cry in their desolate houses, and dragons in their pleasant palaces: and her time is near to come, and her days shall not be prolonged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:2  |  Isaiah 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>應當在淨光的山豎立大旗， 向群眾揚聲招手， 使他們進入貴冑的門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift ye up a banner upon the high mountain, exalt the voice unto them, shake the hand, that they may go into the gates of the nobles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:3  |  Isaiah 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我吩咐我所挑出來的人； 我招呼我的勇士－ 就是那矜誇高傲之輩， 為要成就我怒中所定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have commanded my sanctified ones, I have also called my mighty ones for mine anger, even them that rejoice in my highness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,179 +6727,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:4  |  Isaiah 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>山間有多人的聲音， 好像是大國人民。 有許多國的民聚集鬨嚷的聲音； 這是萬軍之耶和華點齊軍隊，預備打仗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The noise of a multitude in the mountains, like as of a great people; a tumultuous noise of the kingdoms of nations gathered together: the LORD of hosts mustereth the host of the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:5  |  Isaiah 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們從遠方來， 從天邊來， 就是耶和華並他惱恨的兵器 要毀滅這全地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They come from a far country, from the end of heaven, even the LORD, and the weapons of his indignation, to destroy the whole land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:6  |  Isaiah 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要哀號， 因為耶和華的日子臨近了！ 這日來到， 好像毀滅從全能者來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howl ye; for the day of the LORD is at hand; it shall come as a destruction from the Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:7  |  Isaiah 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，人手都必軟弱； 人心都必消化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall all hands be faint, and every man’s heart shall melt:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,179 +7343,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 13:8  |  Isaiah 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必驚惶悲痛； 愁苦必將他們抓住。 他們疼痛，好像產難的婦人一樣， 彼此驚奇相看，臉如火焰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall be afraid: pangs and sorrows shall take hold of them; they shall be in pain as a woman that travaileth: they shall be amazed one at another; their faces shall be as flames.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>