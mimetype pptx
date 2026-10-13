--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9acc953dd6742a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd27b110b0f0e46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R775da124f0384fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3f30bca679314c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R27f6950deadd435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R900dd38c9dae4e17" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2d6cf017b7e74d0c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0db2742dce254e9e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd6d1b59f25c54df8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2f7c432a1cdd4dea"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R36a147c9dd5c4083"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R854f138f60f4409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R339ba2b2c89c4d4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R12d919ad7dde44c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rde34d6a539904e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd2ca7d9cf1e04d57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8575edbd00714ad5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3a3498804c964cd4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R270a21aa71624011"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6e303a80f10447c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8dd2d4d1a5a04085"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6d041e0f040b4dae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R65a5b238e0bd4c05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2c808a2ea9784294"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R01ec3f5c3e6c422b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra1468169671b4142"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1c02e62f5d244af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d6cf017b7e74d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6d1b59f25c54df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R84920144489e4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf76ce15786a74aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R36a147c9dd5c4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd6b3a890950b44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf998dbc457284229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re04ec374ef0a4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R038e3b7001c04bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1dfb4985cb434ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8beb759b00c04e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5502730601e14939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8c1c5d110031442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Red552027852149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R01f734a3f9b54803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdbfebe4e58ad49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdbe9a975ccea4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R854f138f60f4409f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4e5b9c57c55b4249" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3805e2fceb01400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0db2742dce254e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f7c432a1cdd4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3701ac1b9c364f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcb6a1a7f5ed64070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R339ba2b2c89c4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R12d919ad7dde44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rde34d6a539904e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2ca7d9cf1e04d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8575edbd00714ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3a3498804c964cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R270a21aa71624011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e303a80f10447c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8dd2d4d1a5a04085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6d041e0f040b4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R65a5b238e0bd4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c808a2ea9784294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R01ec3f5c3e6c422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra1468169671b4142" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2e46c6dd208d4c68" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra70d7b85e84e4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c885ccb3e2c4fa9" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra314528c2f074118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd738e777f684730" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe2dd9c8b5354f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88083aa5ace94cec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R51c87391d9274a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e073df2dcab47dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8da2dddbc09a41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bd3a3c386f148d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R559e00b332c64e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re66a43d7950b4625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcf87ba304c904f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf492806da7a243c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R913aebfe30874db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21809a0f546e40bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra346c411967f4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b2ff19c48984af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b602663a6de449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ae664bb94084f3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R11b89bf071f04af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f98955ef134a44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd1d20e7e4974311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69942560fd754ff3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ac391abb86f4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74f020ab1dbe487a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe022a151d724bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafef1644ef4548f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R20d1eefae4a64345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96f4ae532a93412c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc18e2a9020ba4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R005c76088b7a4fa0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0a5fcd69f064c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3af699f508f64a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra977b2e33cda49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7965d324b5fb4026" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b1c965004084823" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd44922b544e44fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra4aaed71fa3d4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4d5993d5d70c4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0b0695f86d024253" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ebd8e95d346411d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3af699f508f64a0a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4aaed71fa3d4519"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra977b2e33cda49e1"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4d5993d5d70c4935"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7965d324b5fb4026"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0b0695f86d024253"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R23cff9a20c244f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R746a5d98c74949d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4b31353ca784809" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc287e68204714605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf07f2da2652f46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4df71cf03a44ad4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R746a5d98c74949d7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re4b31353ca784809"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf07f2da2652f46e4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf4df71cf03a44ad4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R283fc080d7ae4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc1a422b897664618" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22887401bbcb4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rafd631cd57b64d91" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89328e9c548a49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R98607bd5fded4d02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3124a510e72a4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rdc38833799414564" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R428863fa07b94d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R829d8cf50d8a4430" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b9d28f67d1345d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1bc942b70a6f4011" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R509e2850c8fd47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rff511b9f83c44da2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf903c1942f94299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3254edaf530a4b0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0163ef9f287d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdff75770884645fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ba4781b34f54797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R862fb1fc00394548" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R593475c9c92c4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc4a2410fab574c8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e6148b78ccb4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6abefd9863d94ef7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69679f6b477e4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rba2738fdd05e4c0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea7ff19afc8b4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9b34092c904349a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeff9ae6f51247fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R07f088765c7e48fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b1414844cd64ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R88b27fb63fd74e80" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第55章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 55 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:9  |  Isaiah 55:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天怎樣高過地， 照樣，我的道路高過你們的道路； 我的意念高過你們的意念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the heavens are higher than the earth, so are my ways higher than your ways, and my thoughts than your thoughts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:10  |  Isaiah 55:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雨雪從天而降，並不返回， 卻滋潤地土，使地上發芽結實， 使撒種的有種，使要吃的有糧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the rain cometh down, and the snow from heaven, and returneth not thither, but watereth the earth, and maketh it bring forth and bud, that it may give seed to the sower, and bread to the eater:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,179 +3481,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:11  |  Isaiah 55:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我口所出的話也必如此， 決不徒然返回， 卻要成就我所喜悅的， 在我發他去成就的事上必然亨通。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall my word be that goeth forth out of my mouth: it shall not return unto me void, but it shall accomplish that which I please, and it shall prosper in the thing whereto I sent it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3745,179 +3635,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:12  |  Isaiah 55:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必歡歡喜喜而出來， 平平安安蒙引導。 大山小山必在你們面前發聲歌唱； 田野的樹木也都拍掌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye shall go out with joy, and be led forth with peace: the mountains and the hills shall break forth before you into singing, and all the trees of the field shall clap their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3937,179 +3789,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:13  |  Isaiah 55:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>松樹長出，代替荊棘； 番石榴長出，代替蒺藜。 這要為耶和華留名， 作為永遠的證據，不能剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Instead of the thorn shall come up the fir tree, and instead of the brier shall come up the myrtle tree: and it shall be to the LORD for a name, for an everlasting sign that shall not be cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:1  |  Isaiah 55:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們一切乾渴的都當就近水來； 沒有銀錢的也可以來。 你們都來，買了吃； 不用銀錢，不用價值， 也來買酒和奶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ho, every one that thirsteth, come ye to the waters, and he that hath no money; come ye, buy, and eat; yea, come, buy wine and milk without money and without price.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,179 +4097,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:2  |  Isaiah 55:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為何花錢買那不足為食物的？ 用勞碌得來的買那不使人飽足的呢？ 你們要留意聽我的話就能吃那美物， 得享肥甘，心中喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore do ye spend money for that which is not bread? and your labour for that which satisfieth not? hearken diligently unto me, and eat ye that which is good, and let your soul delight itself in fatness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:3  |  Isaiah 55:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當就近我來； 側耳而聽，就必得活。 我必與你們立永約， 就是[應許]大衛那可靠的恩典。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Incline your ear, and come unto me: hear, and your soul shall live; and I will make an everlasting covenant with you, even the sure mercies of David.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:4  |  Isaiah 55:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已立他作萬民的見證， 為萬民的君王和司令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I have given him for a witness to the people, a leader and commander to the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,179 +4559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:5  |  Isaiah 55:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你素不認識的國民，你也必召來； 素不認識你的國民也必向你奔跑， 都因耶和華－你的神以色列的聖者， 因為他已經榮耀你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, thou shalt call a nation that thou knowest not, and nations that knew not thee shall run unto thee because of the LORD thy God, and for the Holy One of Israel; for he hath glorified thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:6  |  Isaiah 55:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當趁耶和華可尋找的時候尋找他， 相近的時候求告他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seek ye the LORD while he may be found, call ye upon him while he is near:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,179 +4867,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:7  |  Isaiah 55:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人當離棄自己的道路； 不義的人當除掉自己的意念。 歸向耶和華，耶和華就必憐恤他； 當歸向我們的神，因為神必廣行赦免。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the wicked forsake his way, and the unrighteous man his thoughts: and let him return unto the LORD, and he will have mercy upon him; and to our God, for he will abundantly pardon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 55:8  |  Isaiah 55:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：我的意念非同你們的意念； 我的道路非同你們的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my thoughts are not your thoughts, neither are your ways my ways, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>