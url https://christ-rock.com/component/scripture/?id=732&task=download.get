--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -17,102 +17,102 @@
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4b8aec023e1400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc6642c8678f045dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R93b422d293ad4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3843a51658e54ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf4e022960f2b440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5e30900907cd4ad5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4bf8d296e8144bbf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9ca66e3e219d45fb"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3494ec369b1c4e0a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a0943c10be040d7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re76ee98104d34f9a"/>
-[...8 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R65d783037bff41b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R440aea5f725c4ad7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R62a5e15d0dfb4c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfb45d20608bd4731"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8bf24d5ab61c4118"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7db82c0fcebc4fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd20fe2551b414b75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb7d95aa57d5b4781"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd9c4b25e887d4461"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfa62acd6585a4213"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc549412c94cf401c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1daf228651644a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4bf8d296e8144bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3494ec369b1c4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ref53b8f3bbd4475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9537c6a5db7a4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re76ee98104d34f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9899b821d90415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0a399a4f2d4c4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra1b54829a5694f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R169d4eca428c424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7743fdfc927440dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4efb05ec0f524fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6d9ca6f133714720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1949fb1b6ac042ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R65d783037bff41b2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf107ee020f49487c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R06167a128f734a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9ca66e3e219d45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a0943c10be040d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R122be96c47b644c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R07dff6ea1b0d45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R440aea5f725c4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62a5e15d0dfb4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfb45d20608bd4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bf24d5ab61c4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7db82c0fcebc4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd20fe2551b414b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb7d95aa57d5b4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd9c4b25e887d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfa62acd6585a4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc549412c94cf401c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6d0f8de7850544f1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -316,78 +316,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1c35e391a3b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d6ad25ad580462e" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rab969e9fc9a24e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51ff59bdab234524" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7efee5c5e9e4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd553fcc63e914910" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb640e1df3b0c4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f44dd9aa7624792" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1ce7690bc66946ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb181b0c1fc07473d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6fd8fb7c03ae4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01b28f8801894fb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rffd0b643f98147cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29a2754b9dee427b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rad1817ba1ecf4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdc3e3c900c44cef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R863a36f637de4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2784ca7b0b6c4d62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd9274ccce25844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2a91319050143b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5532fbcb659e4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97eb53e3c8744a53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e3e6c7a6e24481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R268e95cb46cb448c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1296,100 +1296,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0dcc3cb8333a4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R83fb59e122a14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R204f35414c6b4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7d76f8bd6b5f4866" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01f9bb245b7646ea" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1526d2526e1747ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4047a04809fb40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6619e883b47c47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R79126af44b8346d8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Refa7cf49da644c17" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83fb59e122a14148"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4047a04809fb40a0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R204f35414c6b4a4e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6619e883b47c47ab"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2415,116 +2415,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7d76f8bd6b5f4866"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R79126af44b8346d8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R72a4f7c301d44889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R97642d7da3854bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75b61fcb21184b35" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra3316e2f40ec4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2285dcaff0a146ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b64eb9f36e041ce" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R97642d7da3854bb3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R75b61fcb21184b35"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2285dcaff0a146ea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9b64eb9f36e041ce"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2588,78 +2588,78 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38e3d22946264b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb1fbbc19c1af45c2" /></Relationships>
-[...26 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76fbc625f5384ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra7e2002986a4490a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fd0f865a300425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdab7ac54009e4cb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd737e0c976ac4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf5032f8c77234289" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd79af59e53454a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9e85f23fb3714bb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5fde22b758048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re892d83043404b0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc746c1f811ac46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2cbc26446bec4372" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66f027285d4b42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R31e581afe4e54798" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b73f612dc1443ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R52f7a4cee9d146ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f22d06bdc29404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reb0a416229d64f8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R663807ae17104950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7c720fc92722406e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf8d4e5744a1486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R039108ec5d0a482b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2677,65 +2677,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2753,183 +2757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:9  |  Isaiah 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>底們的水充滿了血； 我還要加增底們的[災難]， 叫獅子來追上摩押逃脫的民 和那地上所餘剩的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the waters of Dimon shall be full of blood: for I will bring more upon Dimon, lions upon him that escapeth of Moab, and upon the remnant of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2945,183 +2911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:1  |  Isaiah 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論摩押的默示： 一夜之間，摩押的亞珥變為荒廢， 歸於無有； 一夜之間，摩押的基珥變為荒廢， 歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Moab. Because in the night Ar of Moab is laid waste, and brought to silence; because in the night Kir of Moab is laid waste, and brought to silence;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3137,183 +3065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:2  |  Isaiah 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們上巴益，又往底本， 到高處去哭泣。 摩押人因尼波和米底巴哀號， 各人頭上光禿， 鬍鬚剃淨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is gone up to Bajith, and to Dibon, the high places, to weep: Moab shall howl over Nebo, and over Medeba: on all their heads shall be baldness, and every beard cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3329,183 +3219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:3  |  Isaiah 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在街市上都腰束麻布， 在房頂上和寬闊處俱各哀號， 眼淚汪汪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In their streets they shall gird themselves with sackcloth: on the tops of their houses, and in their streets, every one shall howl, weeping abundantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3521,183 +3373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:4  |  Isaiah 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希實本和以利亞利悲哀的聲音達到雅雜， 所以摩押帶兵器的高聲喊嚷， 人心戰兢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Heshbon shall cry, and Elealeh: their voice shall be heard even unto Jahaz: therefore the armed soldiers of Moab shall cry out; his life shall be grievous unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3713,183 +3527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:5  |  Isaiah 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心為摩押悲哀； 他的貴冑[逃]到瑣珥， 到伊基拉‧施利施亞。 他們上魯希坡，隨走隨哭； 在何羅念的路上，因毀滅舉起哀聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My heart shall cry out for Moab; his fugitives shall flee unto Zoar, an heifer of three years old: for by the mounting up of Luhith with weeping shall they go it up; for in the way of Horonaim they shall raise up a cry of destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3905,183 +3681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:6  |  Isaiah 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為寧林的水成為乾涸， 青草枯乾，嫩草滅沒， 青綠之物，一無所有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the waters of Nimrim shall be desolate: for the hay is withered away, the grass faileth, there is no green thing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4097,183 +3835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:7  |  Isaiah 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，摩押人所得的財物 和所積蓄的都要運過柳樹河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the abundance they have gotten, and that which they have laid up, shall they carry away to the brook of the willows.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4289,183 +3989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 15:8  |  Isaiah 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哀聲遍聞摩押的四境； 哀號的聲音達到以基蓮； 哀號的聲音達到比珥‧以琳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the cry is gone round about the borders of Moab; the howling thereof unto Eglaim, and the howling thereof unto Beer-elim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>