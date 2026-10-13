--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc60ee0ab55a14462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R941404778e34461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b06423a34fa4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R72298cb23ad94ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5fe4faed12c7462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9f0ff79a28a840bc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc8790b31e40a4233"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9349a6ec557e48f2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re1c9e686ee294d0b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re0c245948a424794"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra99c229d9ab341cd"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0c2e361fc2964ef5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8a893e4056b346f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8e87b39423e24e79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R629c4fbbbe0d4d47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R552f263da94645b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfdec0f5739e94c5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra538a1213fe64e54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdcb51b2ee8674309"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1f73ee33a1394254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6e573d7e2b024318"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbbf8299bde7344cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8dab22827c844026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R33e704fe82ff4529"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R41637642de354df8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R03c2422b4b34492b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf574f0967de6469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8790b31e40a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1c9e686ee294d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5914371fd4e5497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra960cca565ca406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra99c229d9ab341cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R30bb4bb09a7a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbdf35059c554424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c8f76192a6c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra967d2b8a1604fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2de27cde68414bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3110a97cbbdc43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R57176ce6ba0245e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R495fbb8fdcfc4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5aff52a2ab954c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R42f5f1d156d641e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3105c199649d48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9f541647313b4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0c2e361fc2964ef5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R836507d71e7f4ecf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d40ffede84940ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9349a6ec557e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0c245948a424794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8269b5cfbdbc44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7417f354abb84d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8a893e4056b346f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8e87b39423e24e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R629c4fbbbe0d4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R552f263da94645b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfdec0f5739e94c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra538a1213fe64e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdcb51b2ee8674309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1f73ee33a1394254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e573d7e2b024318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbbf8299bde7344cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8dab22827c844026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R33e704fe82ff4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R41637642de354df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R03c2422b4b34492b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0b370f9526d14e3a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1a1199420034248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7912070469584c70" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8b7ce82bcafc4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85880eb7578846fd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R10c8bb4c83fe42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f7b66a7b4db4b44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5082308ddbb74af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R325d48cc68e04e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9d3a97bc0d6b4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14a6ac9ff4254019" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4656520612f74ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R684cdd74146f4357" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf4d76163cbf3499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77a051f92b2f4b94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf2e7fe29162c48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7ad29f6a00f4c5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62c0b751be3141ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1cb14e469af4913" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R01324af91f0e4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18dd88efa6b24690" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re88523f4785049a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5df6b9d57f5149f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5268489bc2c54024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bf4ca17a221464c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8fe1c4fb9ba8408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9adfc1bb8764ec6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b932587b717435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R860dafee3e3b43a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R14c23a7979ef4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf78a609cf81344da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R099859ecaff04af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabd33d5d343b462d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe4c2ddd315d42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rde4ff15761874036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R858784cdbedd4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R754a14a9c8b54787" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11b8cef2560748de" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd58b12c34b2344f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R69b0521260b94b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1afa6159f38e4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R743d9ba8ab524c6d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R515a45b7978d4570" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde4ff15761874036"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69b0521260b94b97"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R858784cdbedd4541"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1afa6159f38e4bdb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R754a14a9c8b54787"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R743d9ba8ab524c6d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R82ae791e6f8149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R75390de3473a411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe0b09261346488b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc55dfb2cbbb84819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf89e4322b06c424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf19c451c8e24591" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R75390de3473a411e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfe0b09261346488b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf89e4322b06c424b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbf19c451c8e24591"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbff0eda451184fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc9edb545f41d4599" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc66e1f05a1948cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd037a98f3d6c4d3b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63aad409e80843ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R881da228f5a24518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2fae4aa61674727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc60f987c48f04b31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16d3b0541f2f47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re06324b469a643e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20f57757d5084bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2f0d9b78c8824e1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34c512c15d354f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3c5d25ecca044759" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a357d837fe74058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7b9c6d7cb2784bec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81060667ecc346e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5bdabe257a974443" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra416605066764663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R13152b4b403f470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R415ec79e9dba49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6b4ff5bdb7a14882" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1ce0b9314084565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb791d498df69404c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c860e0d6ec9435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf1abca12e6274466" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3f9d4858922437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R981477bfb74442a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb02dee290cb4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7b3508ade0af46bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd128f78a9ed342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R77c51803c8f6455f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第46章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 46 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:9  |  Isaiah 46:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要追念上古的事。 因為我是神，並無別神； [我是]神，再沒有能比我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember the former things of old: for I am God, and there is none else; I am God, and there is none like me,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:10  |  Isaiah 46:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從起初指明末後的事， 從古時言明未成的事， 說：我的籌算必立定； 凡我所喜悅的，我必成就。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Declaring the end from the beginning, and from ancient times the things that are not yet done, saying, My counsel shall stand, and I will do all my pleasure:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,179 +3481,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:11  |  Isaiah 46:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我召鷙鳥從東方來， 召那成就我籌算的人從遠方來。 我已說出，也必成就； 我已謀定，也必做成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Calling a ravenous bird from the east, the man that executeth my counsel from a far country: yea, I have spoken it, I will also bring it to pass; I have purposed it, I will also do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:12  |  Isaiah 46:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這些心中頑梗、 遠離公義的，當聽我言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto me, ye stouthearted, that are far from righteousness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:13  |  Isaiah 46:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使我的公義臨近，必不遠離。 我的救恩必不遲延； 我要為以色列－我的榮耀， 在錫安施行救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I bring near my righteousness; it shall not be far off, and my salvation shall not tarry: and I will place salvation in Zion for Israel my glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:1  |  Isaiah 46:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼勒屈身，尼波彎腰； 巴比倫的偶像馱在獸和牲畜上。 他們所抬的如今成了重馱， 使[牲畜]疲乏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bel boweth down, Nebo stoopeth, their idols were upon the beasts, and upon the cattle: your carriages were heavy loaden; they are a burden to the weary beast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:2  |  Isaiah 46:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都一同彎腰屈身， 不能保全重馱， 自己倒被擄去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They stoop, they bow down together; they could not deliver the burden, but themselves are gone into captivity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:3  |  Isaiah 46:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各家，以色列家一切餘剩的要聽我言： 你們自從生下，就蒙[我]保抱， 自從出胎，便蒙[我]懷搋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto me, O house of Jacob, and all the remnant of the house of Israel, which are borne by me from the belly, which are carried from the womb:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:4  |  Isaiah 46:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>直到你們年老，我仍這樣； 直到你們髮白，我仍懷搋。 我已造作，也必保抱； 我必懷抱，也必拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And even to your old age I am he; and even to hoar hairs will I carry you: I have made, and I will bear; even I will carry, and will deliver you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:5  |  Isaiah 46:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們將誰與我相比，與我同等， 可以與我比較，使我們相同呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom will ye liken me, and make me equal, and compare me, that we may be like?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:6  |  Isaiah 46:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那從囊中抓金子， 用天平平銀子的人， 雇銀匠製造神像， 他們又俯伏，又叩拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They lavish gold out of the bag, and weigh silver in the balance, and hire a goldsmith; and he maketh it a god: they fall down, yea, they worship.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:7  |  Isaiah 46:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們將神像抬起，扛在肩上， 安置在定處，它就站立， 不離本位； 人呼求它，它不能答應， 也不能救人脫離患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They bear him upon the shoulder, they carry him, and set him in his place, and he standeth; from his place shall he not remove: yea, one shall cry unto him, yet can he not answer, nor save him out of his trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 46:8  |  Isaiah 46:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當想念這事，自己作大丈夫。 悖逆的人哪，要心裏思想。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember this, and shew yourselves men: bring it again to mind, O ye transgressors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>