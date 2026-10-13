--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R82ec6d3e74694865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f0fb15dbe0448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0eb7fcaa5cb24edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc4187d6d03ff49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R879881505a484c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb2e7d6d4ed0e4de0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1fa17263b95047fc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf5f57670addb49f9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rab6d95deeb564235"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0265b8e02cc54b58"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R304471885a324c74"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb67a03d841df474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3d5393d7a75e4c43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf1915e8408444b63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3bf6eb3f8f2a4549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb15c192f57f44e6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R94df141137df47db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1cbf8a1c24fc45a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra69ba15e282e4b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2df374aba8e14c4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcb7d5909ebad4b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R403974bd51a44186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8c3c43bf43e0433b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6d811c99c41c4d4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4313d7136fce4e68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R27ee41095089489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R407d6cb7cf664977"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R232bd0a2344c4e60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7e33db088d674f74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R328cf481f0f24ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6b80e696d73943f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1f69c9cc51a140ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2d5d3d861d8541ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R94aecabcbde9452e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26e68161e45d4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fa17263b95047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab6d95deeb564235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R62e951de981b4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5bdefdad8c5f4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R304471885a324c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49858d4ae6f448fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4cb53ede302e478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd352141f75f044e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R53b8b7d3542042bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc9cac59405684bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55955000568c4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R735e9132dec64833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd295f05728b04375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reff08dcb016e4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ce388ccc1bf451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R093248f8cdfc4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R75234b25b7824c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R98ce8e2fe1754ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0f8e9e7a9853468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb092483150a94c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re50a5d678a754ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbad36c38b15d4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfe8130c9ebda4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7f4545ea2cd64089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Reba1464460b34e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb67a03d841df474d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7d8ad6de457146c3" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re3c429d6ee824167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf5f57670addb49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0265b8e02cc54b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1bf6a4c797fa4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb9d790f51a0746fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d5393d7a75e4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf1915e8408444b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3bf6eb3f8f2a4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb15c192f57f44e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R94df141137df47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1cbf8a1c24fc45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra69ba15e282e4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2df374aba8e14c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcb7d5909ebad4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R403974bd51a44186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c3c43bf43e0433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6d811c99c41c4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4313d7136fce4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R27ee41095089489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R407d6cb7cf664977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R232bd0a2344c4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7e33db088d674f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R328cf481f0f24ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b80e696d73943f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1f69c9cc51a140ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2d5d3d861d8541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R94aecabcbde9452e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R801aa045d1034001" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4d97d2504b046f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20262732d3e64c71" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra37e54643b254c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3dc904e7aea44ea" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f72059229764898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6df14095684449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf6a92dcb750a4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdd1a66076574ce9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R794a34d22ca74fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5398b8487e5b4b08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5af4df67c58d4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07eeb4a40d5e425d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfef7dfc4580c4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb987beafae6d4a07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf17c50f2dac143a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dcf2af8ee36452b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2f5a0373a36a4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd514f9969b04828" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcccb0f1d250843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36d240b4d1d14b36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R696958a3677c407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R274ca245465a4dd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc228279f33b0416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c46d63d0f8b44d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raaa5f13482654547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e11e2aabf874440" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf64cb0477f2c43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cdea6da2bde4bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2b5ecbc72e38415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b4a14c9b13d43c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3d680790de5d4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0306f1f4a21c4065" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3169625d3e6343f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6394fce8d3044582" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re56c9e8bc08b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e412162fce1433c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2a4a2db410604f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R800a42a428444b4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra8ff9e8c08dc4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2c33939a06048d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf7d26ecf70704350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ca58d04b2df4213" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra796028b83744ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbf45ca9c2dc4f76" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raa5ef1d27e714424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R216598bdba554745" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc1fe90bdaa74963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4df204959204ee2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0fe227491e7946ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra63a34fd55b14981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7b0a09e0dd11483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f68b854bc164d25" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raeccfb7935b84c76" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8de63404e78341a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re7f5c394d5024e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfa0d329d660c4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9a8b6a75878d4179" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0d41ad9e8a854520" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra63a34fd55b14981"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7f5c394d5024e84"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b0a09e0dd11483f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa0d329d660c4009"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f68b854bc164d25"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9a8b6a75878d4179"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0e0e7312c2d444ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a36778d2528490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R514e414b4c344e20" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1341d2dea4334b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd803d1d63224f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf26952c27a38446a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8a36778d2528490b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R514e414b4c344e20"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfd803d1d63224f85"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf26952c27a38446a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfeac9fd7178f4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcb5ce45f6df148f7" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24c4d0aa1c8642c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra68bb16e7bce457b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44e213ecd0fb4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb99d65850d2f48ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c4a0ff339dd4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5fd87c5e771f44ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd42cb7bdc2a4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1ec461db6cce436d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff6b6e169d7044e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rba0e9ae60f144549" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9442e8f72350436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R088dd4e9e5734ff4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30605a7b37aa41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6671ec0a24354d99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e4d8fb71b2478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R408620fa4c0d437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8431f7f7bdac47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R297463dc8327414b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e906722599c4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R656dde2d4833463f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8d419cba2724fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc41b38e2a04c4ac2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62eab643902044a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb0d1e0710190413e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea90138696f242b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9938841dd753494a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e3a75792de84050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6c067d0078864159" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2add16220284088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R91a7405ff7f14867" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0449f7568164750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb9cde4a991e14224" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2c936a48e6241d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd849c47e18a04984" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0805ea066f7541ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9bed63ea9d754e9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R644cf6fff7c842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R34ead89592d94541" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50bca72d657f4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc19bc491efab4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2130587db9a5492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf231acb9f2564a19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce92c76a72664685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfa6de7c3d06f4a6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6622fca6bac54b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf6ab1901b568419b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第57章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 57 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:9  |  Isaiah 57:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你把油帶到王那裏， 又多加香料， 打發使者往遠方去， 自卑自賤直到陰間，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou wentest to the king with ointment, and didst increase thy perfumes, and didst send thy messengers far off, and didst debase thyself even unto hell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:10  |  Isaiah 57:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你因路遠疲倦， 卻不說這是枉然； 你[以為]有復興之力， 所以不覺疲憊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou art wearied in the greatness of thy way; yet saidst thou not, There is no hope: thou hast found the life of thine hand; therefore thou wast not grieved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,179 +4313,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:11  |  Isaiah 57:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你怕誰？因誰恐懼？ 竟說謊，不記念我， 又不將這事放在心上。 我不是許久閉口不言， 你仍不怕我嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of whom hast thou been afraid or feared, that thou hast lied, and hast not remembered me, nor laid it to thy heart? have not I held my peace even of old, and thou fearest me not?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:12  |  Isaiah 57:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要指明你的公義； 至於你所行的都必與你無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will declare thy righteousness, and thy works; for they shall not profit thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,179 +4621,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:13  |  Isaiah 57:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你哀求的時候， 讓你所聚集的拯救你吧！ 風要把他們颳散， 一口氣要把他們都吹去。 但那投靠我的必得地土， 必承受我的聖山為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou criest, let thy companies deliver thee; but the wind shall carry them all away; vanity shall take them: but he that putteth his trust in me shall possess the land, and shall inherit my holy mountain;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:14  |  Isaiah 57:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華要說： 你們修築修築，預備道路， 將絆腳石從我百姓的路中除掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And shall say, Cast ye up, cast ye up, prepare the way, take up the stumblingblock out of the way of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:15  |  Isaiah 57:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那至高至上、永遠長存 名為聖者的如此說： 我住在至高至聖的所在， 也與心靈痛悔謙卑的人同居； 要使謙卑人的靈甦醒， 也使痛悔人的心甦醒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thus saith the high and lofty One that inhabiteth eternity, whose name is Holy; I dwell in the high and holy place, with him also that is of a contrite and humble spirit, to revive the spirit of the humble, and to revive the heart of the contrite ones.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:16  |  Isaiah 57:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必不永遠相爭，也不長久發怒， 恐怕我所造的人與靈性都必發昏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will not contend for ever, neither will I be always wroth: for the spirit should fail before me, and the souls which I have made.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:17  |  Isaiah 57:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他貪婪的罪孽，我就發怒擊打他； 我向他掩面發怒， 他卻仍然隨心背道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the iniquity of his covetousness was I wroth, and smote him: I hid me, and was wroth, and he went on frowardly in the way of his heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:18  |  Isaiah 57:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看見他所行的道，也要醫治他； 又要引導他， 使他和那一同傷心的人再得安慰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen his ways, and will heal him: I will lead him also, and restore comforts unto him and to his mourners.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:1  |  Isaiah 57:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人死亡， 無人放在心上； 虔誠人被收去， 無人思念。 這義人被收去是免了[將來的]禍患；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The righteous perisheth, and no man layeth it to heart: and merciful men are taken away, none considering that the righteous is taken away from the evil to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:19  |  Isaiah 57:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我造就嘴唇的果子； 願平安康泰歸與遠處的人， 也歸與近處的人； 並且我要醫治他。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I create the fruit of the lips; Peace, peace to him that is far off, and to him that is near, saith the LORD; and I will heal him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:20  |  Isaiah 57:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨惡人，好像翻騰的海， 不得平靜； 其中的水常湧出污穢和淤泥來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the wicked are like the troubled sea, when it cannot rest, whose waters cast up mire and dirt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:21  |  Isaiah 57:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的神說：惡人必不得平安！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no peace, saith my God, to the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:2  |  Isaiah 57:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們得享平安。 素行正直的，各人在墳裏安歇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall enter into peace: they shall rest in their beds, each one walking in his uprightness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:3  |  Isaiah 57:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這些巫婆的兒子， 姦夫和妓女的種子， 都要前來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But draw near hither, ye sons of the sorceress, the seed of the adulterer and the whore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:4  |  Isaiah 57:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們向誰戲笑？ 向誰張口吐舌呢？ 你們豈不是悖逆的兒女， 虛謊的種類呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Against whom do ye sport yourselves? against whom make ye a wide mouth, and draw out the tongue? are ye not children of transgression, a seed of falsehood,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:5  |  Isaiah 57:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們在橡樹中間，在各青翠樹下慾火攻心； 在山谷間，在石穴下殺了兒女；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Enflaming yourselves with idols under every green tree, slaying the children in the valleys under the clifts of the rocks?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,179 +6777,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:6  |  Isaiah 57:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在谷中光滑[石頭]裏有你的分。 這些就是你所得的分； 你也向他澆了奠祭，獻了供物， 因這事我豈能容忍嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Among the smooth stones of the stream is thy portion; they, they are thy lot: even to them hast thou poured a drink offering, thou hast offered a meat offering. Should I receive comfort in these?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:7  |  Isaiah 57:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在高而又高的山上安設床榻， 也上那裏去獻祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon a lofty and high mountain hast thou set thy bed: even thither wentest thou up to offer sacrifice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 57:8  |  Isaiah 57:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在門後，在門框後， 立起你的紀念； 向外人赤露，又上去擴張床榻， 與他們立約； 你在那裏看見他們的床就甚喜愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behind the doors also and the posts hast thou set up thy remembrance: for thou hast discovered thyself to another than me, and art gone up; thou hast enlarged thy bed, and made thee a covenant with them; thou lovedst their bed where thou sawest it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>