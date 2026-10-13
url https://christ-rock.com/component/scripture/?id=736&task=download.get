--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5a5d420f2a154f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9528b4ee5ce74720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8958ba15485243df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb1f5219ccda54027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3568531ec7b14ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra8533a9e60f84f89" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4150c3739cf64111"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9338d41929244055"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R505611b860574f27"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raca5795342ae4b53"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84706be1d9614434"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7ade8ade61684df5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raa2a46fc8bb0425c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R204d0363682b4ae1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5fb652e2b6464f81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R15fdd76840d147bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra5bbd8d619b340d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R378c8f56466f499b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rde0369da1af34764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0b38c5a880184967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R940b1d75b97841f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb86ff5522f374cd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc0b92dae762c4b61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re46a5ef928584489"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R170e78fbb03e47ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc18ffbb205ad4407"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb9443be71f30499e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfa1b38fd240244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4150c3739cf64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R505611b860574f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4107d93791c74892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Reb819672395d439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84706be1d9614434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re0432d81ec1d4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89c863a658e144f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R864b659bb5544535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2cb1bfa135b043b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf28ca5c82c864e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reaab6777d9cc4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R63e09fe28e004ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0472e45ce24c4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R46484cf341324c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R493bec4ca37147f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbd7462aae8384784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re56ee0b7e2f54510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5370a228ecfe4e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7ade8ade61684df5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rca6dba81bc9b41ee" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc688632d0c404ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9338d41929244055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raca5795342ae4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5a296bc386704170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ce6d656a10b4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raa2a46fc8bb0425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R204d0363682b4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5fb652e2b6464f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15fdd76840d147bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra5bbd8d619b340d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R378c8f56466f499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde0369da1af34764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0b38c5a880184967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R940b1d75b97841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb86ff5522f374cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc0b92dae762c4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re46a5ef928584489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R170e78fbb03e47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc18ffbb205ad4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb9443be71f30499e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbca7ffbc9e7b4cef" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe95a938c2eb4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7eb4f9d685414024" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raeb5ce19dc344c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc84a0fe508054281" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R933b42de5d5b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d427fc1577b4467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc11e0e1c8fe44272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e60ebb9f59241c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Red24cc0f06484179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87c7b803e00b4630" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rda7ead7f3d964f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R786d3ad279874dd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R029ff4cee70d45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bfe2da27c0b4f81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R239f205b19ec483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc74f07b4536541df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R71ceab9460ec4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66781961632a4131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re834d2893ae84152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9027aa4321784c10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R964b14f826ff45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d70455d80884350" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R63e57dbc2ada4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8126cb7be48547ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re34ef937525f4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb179a0634195463d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0af195186f844f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R641605413b044b6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reafdbff3b9b6489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26e03856b1684649" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra79572f3eb8548e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc207225e77c84761" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7984522536b949cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re73a60de2c8b4634" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7cc5259ba3d4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf6525103d6204e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R16f1320dedde455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8b69bd2f42c047c2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab22d8b6bcae4fe1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Racb9bc68f635481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc740183fdc394438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3a6120aeff8b4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd2c16d492ad64196" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0ad41b763374156" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6525103d6204e10"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc740183fdc394438"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16f1320dedde455a"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a6120aeff8b4657"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8b69bd2f42c047c2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd2c16d492ad64196"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2c089efb11a4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rccc45b0da0d041d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5259ca630d8e4adf" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1d58ec0fc99b4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2650944034b0444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf235cd2f42d481c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rccc45b0da0d041d8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5259ca630d8e4adf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2650944034b0444b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raf235cd2f42d481c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebabe83c8f174c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re4e1ccada0104d02" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebff8c16aafd4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc081b40b8a144692" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaf124b2d7a7480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R597e357eb3f541dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9d6d318b9b34273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc0be0f721e2d4c83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d9781cd02ea4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra9534f5ef3084ffa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06e1373ede4748c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfba5daaaf5524c7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd46bab73b5f24369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9085a9200dce476f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R649d98860b914805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7c717499b1384f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59f22c767b98437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5a8cbac70b664936" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c36d01197c24829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1bdb713eaf024a01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cba3899da264873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc22ea3eebe0b4dce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcef72a268c72415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc1b7467863344e8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a42784d1c1449fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R013d1dd0c3064280" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R442bdfc464d34aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb0115fcc6cab4b92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcdf8e266bff421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R19517118d7904cfa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5312febd27824dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R40a58e2674344762" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc3090356ad14efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R758d379f84b14e94" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,179 +3277,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:9  |  Isaiah 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我要為西比瑪的葡萄樹哀哭， 與雅謝人哀哭一樣。 希實本、以利亞利啊， 我要以眼淚澆灌你； 因為有[交戰]吶喊的聲音 臨到你夏天的果子， 並你收割的莊稼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I will bewail with the weeping of Jazer the vine of Sibmah: I will water thee with my tears, O Heshbon, and Elealeh: for the shouting for thy summer fruits and for thy harvest is fallen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:10  |  Isaiah 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從肥美的田中奪去了歡喜快樂； 在葡萄園裏必無歌唱，也無歡呼的聲音。 踹酒的在酒醡中不得踹出酒來； 我使他歡呼的聲音止息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And gladness is taken away, and joy out of the plentiful field; and in the vineyards there shall be no singing, neither shall there be shouting: the treaders shall tread out no wine in their presses; I have made their vintage shouting to cease.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:11  |  Isaiah 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我心腹為摩押哀鳴如琴； 我心腸為吉珥‧哈列設也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore my bowels shall sound like an harp for Moab, and mine inward parts for Kir-haresh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:12  |  Isaiah 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩押人朝見的時候，在高處疲乏，又到他聖所祈禱，也不蒙應允。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, when it is seen that Moab is weary on the high place, that he shall come to his sanctuary to pray; but he shall not prevail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:13  |  Isaiah 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶和華從前論摩押的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the word that the LORD hath spoken concerning Moab since that time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,179 +4047,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:14  |  Isaiah 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現在耶和華說：「三年之內，照雇工的年數，摩押的榮耀與他的群眾必被藐視，餘剩的人甚少無幾。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now the LORD hath spoken, saying, Within three years, as the years of an hireling, and the glory of Moab shall be contemned, with all that great multitude; and the remnant shall be very small and feeble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:1  |  Isaiah 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當將羊羔奉給那地掌權的， 從西拉往曠野，送到錫安城的山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Send ye the lamb to the ruler of the land from Sela to the wilderness, unto the mount of the daughter of Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:2  |  Isaiah 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩押的居民在亞嫩渡口， 必像遊飛的鳥，如拆窩的[雛]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it shall be, that, as a wandering bird cast out of the nest, so the daughters of Moab shall be at the fords of Arnon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:3  |  Isaiah 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你獻謀略，行公平， 使你的影子在午間如黑夜， 隱藏被趕散的人，不可顯露逃民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take counsel, execute judgment; make thy shadow as the night in the midst of the noonday; hide the outcasts; bewray not him that wandereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,179 +4663,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:4  |  Isaiah 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你容我這被趕散的人和你同居。 至於摩押，求你作他的隱密處， 脫離滅命者的面。 勒索人的歸於無有， 毀滅的事止息了， 欺壓人的從國中除滅了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let mine outcasts dwell with thee, Moab; be thou a covert to them from the face of the spoiler: for the extortioner is at an end, the spoiler ceaseth, the oppressors are consumed out of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:5  |  Isaiah 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有寶座因慈愛堅立； 必有一位誠誠實實坐在其上， 在大衛帳幕中施行審判， 尋求公平，速行公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in mercy shall the throne be established: and he shall sit upon it in truth in the tabernacle of David, judging, and seeking judgment, and hasting righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:6  |  Isaiah 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們聽說摩押人驕傲， 是極其驕傲； 聽說他狂妄、驕傲、忿怒； 他誇大的話是虛空的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have heard of the pride of Moab; he is very proud: even of his haughtiness, and his pride, and his wrath: but his lies shall not be so.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:7  |  Isaiah 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，摩押人必為摩押哀號； 人人都要哀號。 你們摩押人要為吉珥‧哈列設的葡萄餅哀歎， 極其憂傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall Moab howl for Moab, every one shall howl: for the foundations of Kir-hareseth shall ye mourn; surely they are stricken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 16:8  |  Isaiah 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為希實本的田地 和西比瑪的葡萄樹都衰殘了。 列國的君主折斷其上美好的枝子； 這枝子長到雅謝延到曠野， 嫩枝向外探出，直探過鹽海。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the fields of Heshbon languish, and the vine of Sibmah: the lords of the heathen have broken down the principal plants thereof, they are come even unto Jazer, they wandered through the wilderness: her branches are stretched out, they are gone over the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>