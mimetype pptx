--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91b5430934254a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcd6b0d7fef514caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb06d4e1960b14b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0cc1a80eab3d461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6b3306ec0db34a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R143f0223acd84bbc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb9559abe950c4ae7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R469c844ffb574fb7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbdd096454a8f4bdb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6d58f527d6bb49d0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0061b63360074f89"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0967387d076f4c44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6793241692ab43aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb6e112725a974339"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra0c4be6640894020"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R741a9061231b4c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R17fffdf9fdb246db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbf94ca4c25a94807"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R26c9f67e6c36499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Raaff9fe95e3845f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1efb9f0a64b94f92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd61571378bfe471c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rff9e7c1b9c3b4112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbc0680ad9b7a46c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8e87820849164472"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc0e67f84c8534b31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb38c78813e474330"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd44baccd17104d27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4fe97d56192f4e40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0db8586a35f84a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R125044174c704dc7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9738a9ba32ec4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9559abe950c4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdd096454a8f4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc2805561f99b47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re1e06725909d45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0061b63360074f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R760c8a1a6d85494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1781901c1b8c4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4bbb86bc75fe4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R29d56352da634bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R13a142407e2c4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Racd045adcdc64c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40f198a6140648a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc357fbada8714efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R594a8152ec154199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc9bd1f9657514fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0e7e706c757b44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R07464a9e3b074e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb3a9934b8814da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R14f465c1872e491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R54f6953cfb1a4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rec1efe7fb5804192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8e704f8f53cc4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0967387d076f4c44" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2ea5c6eeb72443e1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra25bf59c104b4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R469c844ffb574fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d58f527d6bb49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raadffb4abd2b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd5d01274c3fc4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6793241692ab43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb6e112725a974339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra0c4be6640894020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R741a9061231b4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17fffdf9fdb246db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbf94ca4c25a94807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R26c9f67e6c36499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raaff9fe95e3845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1efb9f0a64b94f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd61571378bfe471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rff9e7c1b9c3b4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbc0680ad9b7a46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e87820849164472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc0e67f84c8534b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb38c78813e474330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd44baccd17104d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4fe97d56192f4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0db8586a35f84a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R125044174c704dc7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3466c933226b4f7b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb3bc04990ad749b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63ad2268808f40c5" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4e5b85a7deed4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd11b55458ddb4590" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3d318b181907493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2845ee47b0a448c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R54716cb5d0884e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8a173a8f0384971" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad12c8bd14bb45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe35a234bedd4a91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re0ca25e5ef6040cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae0002ef282f4295" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra307e14d3a1c4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7258022408d4eff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8bad3638945b49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3490a742926a4e0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R61a2936844964fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7886feff72ed407c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf84eb858cde548b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a2d45c07dbd4308" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R17ff40e8ebee4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fd90233993947fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re0715d98969145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d28c66996bf453c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R95ef758e254e41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdebe3e22deb64245" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raed80bb8c8d44277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce56164604cf4646" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R44c25cba42b44784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03f7bfa88faa466c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R42828974af144002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74c8492198f84cb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1e04275e21634f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b08800024a14c38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc581a8b0d864ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4610d96b62844866" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R316878a4bdf04381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78046630680d4c7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0247498757bd4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78fe08ed2b7548fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfb24b08cee4d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb06b0cd9d85549e9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63b2d1a79c594113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R82b1c5a4a520404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R22cf9f7aeaa94af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R49648f9ecb1d428a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4bee7da3033c4784" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R31fff2a4f180488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R59ea031a19134971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc10d2e6b795a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcfe49fd73b734d50" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbda99559732e4c8f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R82b1c5a4a520404b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59ea031a19134971"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22cf9f7aeaa94af3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc10d2e6b795a4874"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R49648f9ecb1d428a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcfe49fd73b734d50"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a9e0de194b14908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8c12df70f1974a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e00d88605bb4619" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Red0d988ab5fe4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdd97fcac59dc465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5971fac1a784cc6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8c12df70f1974a36"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9e00d88605bb4619"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdd97fcac59dc465e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra5971fac1a784cc6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf28bf98110e041eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R216eb94919ee4ee4" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc243bdcd0ada41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2c276bb7b19b46eb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R995c0eac90774922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6dd819f120cc4e58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e31a52bc65b41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R07b633717566434f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7351e68dee5044ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R281a75e316b84d6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R568b0fe22c7d4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0e9a7a04ca4a470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ba3a977e9bc43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R742b1cda6bc344e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cb5fc7d5eee4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc70f6bd155374eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce6cbea20a294f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R37e504b4c1fa47f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b08073268474f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra9a3307f4cf2454e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rade168507de34e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R827cb1f321274462" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92bb033f2690449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0a3a217f6ed244ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89d5925083194e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R9180189328ac4538" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf854f83a3d91409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R298fa48fd6f443f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb37cf40fbf494395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9b3d30c45a6249d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R517b6faa46854595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6186bfa3bdc741e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bf02989feb548f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb57de9d64711456a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R639ae762f66f48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R78bbff85f44b46d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11734ae8758f41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb8cb932f5ac34913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56fc730e087240e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R874181e383364192" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R537ccc8a471b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf31542b357c042b8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:9  |  Isaiah 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是萬軍之耶和華所定的！ 為要污辱一切高傲的榮耀， 使地上一切的尊貴人被藐視。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD of hosts hath purposed it, to stain the pride of all glory, and to bring into contempt all the honourable of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:10  |  Isaiah 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施的民哪， 可以流行你的地，好像尼羅河； 不再有腰帶拘緊你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pass through thy land as a river, O daughter of Tarshish: there is no more strength.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:11  |  Isaiah 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華已經向海伸手， 震動列國。 至於迦南， 他已經吩咐拆毀其中的保障。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He stretched out his hand over the sea, he shook the kingdoms: the LORD hath given a commandment against the merchant city, to destroy the strong holds thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:12  |  Isaiah 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又說：受欺壓西頓的居民哪， 你必不得再歡樂。 起來！過到基提去； 就是在那裏也不得安歇。 （</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Thou shalt no more rejoice, O thou oppressed virgin, daughter of Zidon: arise, pass over to Chittim; there also shalt thou have no rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:13  |  Isaiah 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，迦勒底人之地向來沒有這民，這國是亞述人為住曠野的人所立的。現在他們建築戍樓，拆毀泰爾的宮殿，使她成為荒涼。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold the land of the Chaldeans; this people was not, till the Assyrian founded it for them that dwell in the wilderness: they set up the towers thereof, they raised up the palaces thereof; and he brought it to ruin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:14  |  Isaiah 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他施的船隻都要哀號， 因為你們的保障變為荒場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howl, ye ships of Tarshish: for your strength is laid waste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,179 +4617,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:15  |  Isaiah 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那時，泰爾必被忘記七十年，照着一王的年日。七十年後，泰爾的景況必像妓女所唱的歌：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, that Tyre shall be forgotten seventy years, according to the days of one king: after the end of seventy years shall Tyre sing as an harlot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:16  |  Isaiah 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這被忘記的妓女啊， 拿琴周流城內， 巧彈多唱，使人再想念你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take an harp, go about the city, thou harlot that hast been forgotten; make sweet melody, sing many songs, that thou mayest be remembered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:17  |  Isaiah 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七十年後，耶和華必眷顧泰爾，她就仍得利息，與地上的萬國交易。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass after the end of seventy years, that the LORD will visit Tyre, and she shall turn to her hire, and shall commit fornication with all the kingdoms of the world upon the face of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:18  |  Isaiah 23:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的貨財和利息要歸耶和華為聖，必不積攢存留；因為她的貨財必為住在耶和華面前的人所得，使他們吃飽，穿耐久的衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her merchandise and her hire shall be holiness to the LORD: it shall not be treasured nor laid up; for her merchandise shall be for them that dwell before the LORD, to eat sufficiently, and for durable clothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:1  |  Isaiah 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論泰爾的默示： 他施的船隻都要哀號； 因為泰爾變為荒場， 甚至沒有房屋，沒有可進之路。 這消息是從基提地得來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Tyre. Howl, ye ships of Tarshish; for it is laid waste, so that there is no house, no entering in: from the land of Chittim it is revealed to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:2  |  Isaiah 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沿海的居民， 就是素來靠航海西頓的商家得豐盛的， 你們當靜默無言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be still, ye inhabitants of the isle; thou whom the merchants of Zidon, that pass over the sea, have replenished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:3  |  Isaiah 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在大水之上， 西曷的糧食、 尼羅河的莊稼是泰爾的進項； 她作列國的大碼頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And by great waters the seed of Sihor, the harvest of the river, is her revenue; and she is a mart of nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,179 +5695,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:4  |  Isaiah 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西頓哪，你當慚愧； 因為大海說， 就是海中的保障說： 我沒有劬勞，也沒有生產， 沒有養育男子，也沒有撫養童女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be thou ashamed, O Zidon: for the sea hath spoken, even the strength of the sea, saying, I travail not, nor bring forth children, neither do I nourish up young men, nor bring up virgins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:5  |  Isaiah 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這風聲傳到埃及； 埃及人為泰爾的風聲極其疼痛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As at the report concerning Egypt, so shall they be sorely pained at the report of Tyre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:6  |  Isaiah 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泰爾人哪，你們當過到他施去； 沿海的居民哪，你們都當哀號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pass ye over to Tarshish; howl, ye inhabitants of the isle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:7  |  Isaiah 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是你們歡樂的城， 從上古而有的嗎？ 其中的居民往遠方寄居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is this your joyous city, whose antiquity is of ancient days? her own feet shall carry her afar off to sojourn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 23:8  |  Isaiah 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>泰爾本是賜冠冕的。 她的商家是王子； 她的買賣人是世上的尊貴人。 遭遇如此是誰定的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath taken this counsel against Tyre, the crowning city, whose merchants are princes, whose traffickers are the honourable of the earth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>