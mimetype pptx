--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4ce67d3ca8e34b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4739d574613941e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7a4f203fe7694ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re2776cfc113240f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1d864bb19c1f49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R260f89aab7974005" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R716adf6c42ab43d2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Refd7f3fdc7294f24"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8b346578c2994131"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f6ed2a81b654dd7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0c74eaa787bf46f2"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R173c405907884078"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R20e1a5112cc74dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9a4241d5715e4d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1d37263b3dca4fb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3b68c7303be34437"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rab88fe492ca44c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf69388abac334007"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4182697899ca4622"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2baa340c10bd404f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0f972c49a9c14bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R80a720987a7c40b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0de344d69bd24195"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5dd46f58e654481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re7cc3d3bf7cc40ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf3091e9f2e5e4a9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8dfd631fe0ac4260"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc413300195344d16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rae3f3bed238d42df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd20bcf5b759448a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R66fa343551414679"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8bcdbffa2c1f4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R716adf6c42ab43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b346578c2994131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R271617c9e1b740de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8c89526cace442ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0c74eaa787bf46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfb77861a2ac74a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb5513aac640d49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R38fa9fa20aa8492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8fa7c27498bc4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc404753083914608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6babd68447f34152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc85375d2095d419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8cd0ef2906a04c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R22f0da7efa9d421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R502a1469a1364b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R92e28f33a1ff4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9906fabf7d534a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra5743ac4a7594841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96439766a1ab4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2aec2569d0c74c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R01dd1b17789045f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R020a40bd98c14061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R173c405907884078" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2e2774382fda45a0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7c41ca12ecb046c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Refd7f3fdc7294f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f6ed2a81b654dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R39ed0ab13eba4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rad8751940c754c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R20e1a5112cc74dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a4241d5715e4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1d37263b3dca4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b68c7303be34437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rab88fe492ca44c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf69388abac334007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4182697899ca4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2baa340c10bd404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0f972c49a9c14bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R80a720987a7c40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0de344d69bd24195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5dd46f58e654481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re7cc3d3bf7cc40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf3091e9f2e5e4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8dfd631fe0ac4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc413300195344d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rae3f3bed238d42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd20bcf5b759448a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R66fa343551414679" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R80fc6aa37598445f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc9c180eb74374182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R364cf42ef4f741de" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R92e315c8e3f24507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R203ab41035334826" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd1e1ea266c044a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dabd6b665d44eb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R61364d02c1a34ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29e3e331767045ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra409bcb8f833467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdd78ccefd394ab3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3f1b5a39772b455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rede3c83abd51454d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R26f1894eac4a40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb99fdb8eb01c4c18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdaa23b026e854caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcac4e058d4d1475e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re223904cf9db4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90b897710c7945ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8af1d8bd60494e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R864453396e764b0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R989d223ad59d42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f91f6ae11264033" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra8cea90da3794549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R544eaf228f494e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd71b70a0ce914cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ba5724c300b42bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R241fc2a1a88945d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc08f37d30ab24bef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rac2dd1b394084a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15ee996d45e24ddf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re19e94fcbb154bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra61f635f4c124f6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ead5c8b248748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83bd4b9215d748f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab4f38b129d84a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refd23332485c4c6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R83d390439ec04016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3979a89c1cd941ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b2db97b46734b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60e6cb7703c54e3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfce2a3b0831244a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R259e0f8cbdb0483c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19cba0426f264495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6b5afda1c39b42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R985297e6488642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R259cb358a8434691" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd7c2fd93cd9484c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4f652ce09eda41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7a5edc0ef3b149b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3cb52afb66ea4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4749cd1451fb4864" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70ea6bcae64540b3" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b5afda1c39b42bd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a5edc0ef3b149b4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R985297e6488642da"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3cb52afb66ea4833"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R259cb358a8434691"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4749cd1451fb4864"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdc819b54796a46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R53d3beb4eaa44983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re76f10af7d1d4c10" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra009c0ce4ea94d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf925878c62a74129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14facba42f0d4682" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R53d3beb4eaa44983"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re76f10af7d1d4c10"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf925878c62a74129"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R14facba42f0d4682"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd00bc954f2f4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2b28a78aecd64c69" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4013652762de4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9c5cb6a085194b93" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57566c7123104e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1aa3940e53e14dfc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaeea3af3f45489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R443504c2ffa34335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R410b06f7b2c644e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R2c60829abdd3474c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R825576ed8de04a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R620a07d291db414c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R414456788db0491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re5c35da50d8746ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2bd2c955e2c49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R87f7983924f44106" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94352bbfbc904610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9e677167fef543a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87c6bec0dfd4445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R73dea3c800af409b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra225ff88f08c44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb8310a908554447a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c8c347555f24b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3795acd2d5d04fef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89111aee365c4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R058e8a4692ed4f7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61cbca2c77c743fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc7f63921f1004221" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53b3562eb8dd4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb33e6e1002a840f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3968bb6c201748b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raa84f37a87f24161" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2859e62c6514680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R650ca22a4e3b4c08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaba9436aa384b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8a843d45013b456d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fe97a2ff3184c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R385353436cab4faa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra28d166ef5754df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4c6930ec7f714f26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd753074d997343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R26f3f3c644794e2d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Peter 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,179 +3693,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:9  |  2 Peter 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主所應許的[尚未成就]，有人以為他是耽延，其實不是耽延，乃是寬容你們，不願有一人沉淪，乃願人人都悔改。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Lord is not slack concerning his promise, as some men count slackness; but is longsuffering to us-ward, not willing that any should perish, but that all should come to repentance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:10  |  2 Peter 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但主的日子要像賊來到一樣。那日，天必大有響聲廢去，有形質的都要被烈火銷化，地和其上的物都要燒盡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the day of the Lord will come as a thief in the night; in the which the heavens shall pass away with a great noise, and the elements shall melt with fervent heat, the earth also and the works that are therein shall be burned up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:11  |  2 Peter 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切既然都要如此銷化，你們為人該當怎樣聖潔，怎樣敬虔，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing then that all these things shall be dissolved, what manner of persons ought ye to be in all holy conversation and godliness,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:12  |  2 Peter 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>切切仰望神的日子來到。在那日，天被火燒就銷化了，有形質的都要被烈火鎔化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Looking for and hasting unto the coming of the day of God, wherein the heavens being on fire shall be dissolved, and the elements shall melt with fervent heat?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:13  |  2 Peter 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們照他的應許，盼望新天新地，有義居在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless we, according to his promise, look for new heavens and a new earth, wherein dwelleth righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:14  |  2 Peter 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，你們既盼望這些事，就當殷勤，使自己沒有玷污，無可指摘，安然見主；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, beloved, seeing that ye look for such things, be diligent that ye may be found of him in peace, without spot, and blameless.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:15  |  2 Peter 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且要以我主長久忍耐為得救的因由，就如我們所親愛的兄弟保羅，照着所賜給他的智慧寫了信給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And account that the longsuffering of our Lord is salvation; even as our beloved brother Paul also according to the wisdom given unto him hath written unto you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:16  |  2 Peter 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他一切的信上也都是講論這事。信中有些難明白的，那無學問、不堅固的人強解，如強解別的經書一樣，就自取沉淪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As also in all his epistles, speaking in them of these things; in which are some things hard to be understood, which they that are unlearned and unstable wrest, as they do also the other scriptures, unto their own destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:17  |  2 Peter 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，你們既然預先知道這事，就當防備，恐怕被惡人的錯謬誘惑，就從自己堅固的地步上墜落。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye therefore, beloved, seeing ye know these things before, beware lest ye also, being led away with the error of the wicked, fall from your own stedfastness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:18  |  2 Peter 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們卻要在我們主－救主耶穌基督的恩典和知識上有長進。願榮耀歸給他，從今直到永遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But grow in grace, and in the knowledge of our Lord and Saviour Jesus Christ. To him be glory both now and for ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:1  |  2 Peter 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，我現在寫給你們的是第二封信。這兩封都是提醒你們，激發你們誠實的心，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This second epistle, beloved, I now write unto you; in both which I stir up your pure minds by way of remembrance:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:2  |  2 Peter 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫你們記念聖先知預先所說的話和主救主的命令，就是使徒所傳給你們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye may be mindful of the words which were spoken before by the holy prophets, and of the commandment of us the apostles of the Lord and Saviour:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:3  |  2 Peter 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一要緊的，該知道在末世必有好譏誚的人隨從自己的私慾出來譏誚說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing this first, that there shall come in the last days scoffers, walking after their own lusts,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:4  |  2 Peter 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「主要降臨的應許在哪裏呢？因為從列祖睡了以來，萬物與起初創造的時候仍是一樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, Where is the promise of his coming? for since the fathers fell asleep, all things continue as they were from the beginning of the creation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:5  |  2 Peter 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們故意忘記，從太古，憑神的命有了天，並從水而出、藉水而成的地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this they willingly are ignorant of, that by the word of God the heavens were of old, and the earth standing out of the water and in the water:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:6  |  2 Peter 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，當時的世界被水淹沒就消滅了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereby the world that then was, being overflowed with water, perished:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:7  |  2 Peter 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但現在的天地還是憑着那命存留，直留到不敬虔之人受審判遭沉淪的日子，用火焚燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the heavens and the earth, which are now, by the same word are kept in store, reserved unto fire against the day of judgment and perdition of ungodly men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 3:8  |  2 Peter 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，有一件事你們不可忘記，就是主看一日如千年，千年如一日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But, beloved, be not ignorant of this one thing, that one day is with the Lord as a thousand years, and a thousand years as one day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>