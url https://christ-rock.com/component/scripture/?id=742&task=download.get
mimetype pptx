--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb957a75ee8da4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4dc68ffa1d864b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9a639f29eea04a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3bb7679739064318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R520fbe3ebfa74fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda5e7bba7e4a410e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R01a8258e7c984ec7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R953a2536b6e14ff1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R50d54fbd705349f6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R226fc55d5b81449b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R030ec89e37bb4139"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rcef9aa5b80aa4c38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R026805fd02e04dd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R747a3958d3ac4801"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R970c769cec5541f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3cf3ec08c8c740da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R45ee83190974445b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1480b32ecb444a77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re5d95d6a18c34bbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Reaa389a8a27a4dd4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R72aec2365f0c4ec2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra0bd01f1340b44c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1c4ffcff97b242dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd25fe901d4784855"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rcbcc1fefb548425e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Raaae0128aef24099"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Raa473ea32e964518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfab06d9f0e0c4362"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc123904c8a214e5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd5fc0df12bf14584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf821079d5a884aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7348b81e3556434a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rfe997a10a8d04a6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R214cc1b28c4b459a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re527e8665f964ecc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R247a4b1f592144ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R85106f40233141cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9d7ff97f7cfe4ea6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R678e5f6c226b46b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5708e43792274c46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R11bacfb82bf241ed"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd6b835d64865409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R01a8258e7c984ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50d54fbd705349f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7c1337c4af0f431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8d7629c378e64e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R030ec89e37bb4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc8d562d01fa94648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R40b4fb99404848f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2524f6aa23c8471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1d8cc96be2640ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raebd8cc75e7f4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re657520e4c084c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbfa9eaf52c2248c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb92e50f52f33467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3d07a23bb295432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa7fad59899d4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba2dbfe0d65f4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R090c5f4afe184aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R053bf6510a4b4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2c6c0f58d19415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19e75f2c17e94d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f1f37559bbb4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R68807f58624f400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R35ce8c9939994355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R82e1d4667117463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3714389ffff94eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rae54344adfc34d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R38878e56e322488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3b2a8509a0ee429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra00db870937f4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re68afeee98ed4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6bc61816a7e84791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5fdfa9afb4b54d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcef9aa5b80aa4c38" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2824aee173f4492b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1a607e7fed0c44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R953a2536b6e14ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R226fc55d5b81449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8163b46100094b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf2448e6deaae4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R026805fd02e04dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R747a3958d3ac4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R970c769cec5541f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3cf3ec08c8c740da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R45ee83190974445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1480b32ecb444a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re5d95d6a18c34bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reaa389a8a27a4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R72aec2365f0c4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra0bd01f1340b44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1c4ffcff97b242dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd25fe901d4784855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcbcc1fefb548425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raaae0128aef24099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Raa473ea32e964518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfab06d9f0e0c4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc123904c8a214e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd5fc0df12bf14584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf821079d5a884aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7348b81e3556434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfe997a10a8d04a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R214cc1b28c4b459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re527e8665f964ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R247a4b1f592144ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R85106f40233141cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9d7ff97f7cfe4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R678e5f6c226b46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5708e43792274c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R11bacfb82bf241ed" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0cc2a0468fcb4a79" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Red35d405ce774e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66fcdb3df5684554" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd0259fe72a1342ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R436922e3524140cc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R157c8a35e96f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43b0e6e1c24f41e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb0da04184f2b47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb073762a2f2a409e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R13feb9b3a8614cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re701d49d4f92459e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3c7fd8a87cbc45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5669340ff70b4e0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfd4f0a1dd8d44e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d5a04dcc22449fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R100e1775cbd842e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f9a3060e37d4bdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rada69f79909343b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12dc07b1740648c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R45d51d7ad66448f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93fde2afacb34d18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd35a9b86514f432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48c8aa6b47014807" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rec398be546724af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R199d2d8dec8e4f3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rad42ad3063cf41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bbe4f0de55a4b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd00b5ccd88ac4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5190261e87524bde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd47b5f622a6a4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ac5dd2fa8e84d6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R21cf95085cef4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf367879ba32e49e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R69f714363c144207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc80450a5c27f4908" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3ba8fb5372734e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4db0e522a4bb40ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R25a4bb2735234975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50bd6c07fe824e8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re86c536fa754408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6d6af09ca5c4807" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2fdbae2caa53413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R937917177fea4b66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R66010921de7f46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R796ea017da164422" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb50f57cfda45476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R841b21e28dd54bec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra03d58868e314738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cbe2b256c0244e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R545b13969a1e4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7acf079ae3034c61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R63cf4977af6f49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49cff0c74a024e3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R14ee0a1f7e874af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raedbc487385f4542" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd2be0fbee7d04bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70adac774d044a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re32d3a80914442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cf22d55dfe74f68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R92c5ca68272c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73c4f483f4374b84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcda5f40c23104e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4960f4fefa8d4220" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a1e0b34ea61408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb0e7c9122bdb497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8bc472c838854596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8f70867cf2514c12" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37abd45fc7474f3d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95abea3d2621452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcb2e493cda0340cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8acd5bdcc9004146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb8bf21369b6443f3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R633127b71d744dea" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0e7c9122bdb497b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb2e493cda0340cd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8bc472c838854596"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8acd5bdcc9004146"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8f70867cf2514c12"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb8bf21369b6443f3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1492fb26d69c4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree208ed907944f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf528c1049d3741c6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R467d01a1358a441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2c5fb954daac478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c99cfc4ad3d4467" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ree208ed907944f19"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf528c1049d3741c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2c5fb954daac478a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7c99cfc4ad3d4467"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09c43b338d32433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R337c39348d2d4ebe" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R087a45ad6e0a4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc651c41677714235" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1546772bbc84b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R32af4852939f4fd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56f6c9f16a844941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9fe80965c4a74ff7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77b3d49a601e4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R393d987d256d4301" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd40375446cee4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc69fce60ae974a6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60d3d24102e64738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8fcef4a6cd7b4b13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R134fe555ab324e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R86aed163ec48476d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe5ff809a1a1487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rac8a216f454a43e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda452830e0644e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Reb23cc3338f842f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0ee032d0f24493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1e28062d1b8b417f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaa5de27963c4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc558144c0e5a4d11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41c033d0c2824334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1955150a3ee24194" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R361dabbe24a941fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R53be9915b2094013" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bd7d79bb80448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re8096f72f06448b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f2b76eaecb143cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf61929b8414248fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb4f3025df714443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2c3d0f4f679c47a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra692521b09524051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2cf7c47c375949f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6f00a331e544f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re124b32901474e81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raeae9410d5e6484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R353255ef379a46a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34f0007354d34721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9954a018eedf44fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc95fbb579b3f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R7ef64709d3344101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R141fa6df65954a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R9ff5112acb2a41e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c84c441bb7e447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Ree12ce84ed184c7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcefeb9564b94ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9971a1bafdc24033" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R368021f72a45473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb4c455f33bb549f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c9aa560fe134889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R51d3ee9515f04c87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a036b1daf5f4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3e7dabb3e3bd4c67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e966436e89e46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R52c74128853a4818" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd94277798ae483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R89e79b5ac23b4d67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R421837229fe34351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbb2fc012e60d4f90" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第44章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 44 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,179 +4733,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:9  |  Isaiah 44:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>製造雕刻偶像的盡都虛空；他們所喜悅的都無益處；他們的見證無所看見，無所知曉，他們便覺羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that make a graven image are all of them vanity; and their delectable things shall not profit; and they are their own witnesses; they see not, nor know; that they may be ashamed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:10  |  Isaiah 44:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰製造神像，鑄造無益的偶像？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who hath formed a god, or molten a graven image that is profitable for nothing?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,179 +5041,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:11  |  Isaiah 44:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，他的同伴都必羞愧。工匠也不過是人，任他們聚會，任他們站立，都必懼怕，一同羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, all his fellows shall be ashamed: and the workmen, they are of men: let them all be gathered together, let them stand up; yet they shall fear, and they shall be ashamed together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5305,179 +5195,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:12  |  Isaiah 44:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鐵匠把鐵在火炭中燒熱，用鎚打鐵器，用他有力的膀臂錘成；他飢餓而無力，不喝水而發倦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The smith with the tongs both worketh in the coals, and fashioneth it with hammers, and worketh it with the strength of his arms: yea, he is hungry, and his strength faileth: he drinketh no water, and is faint.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:13  |  Isaiah 44:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>木匠拉線，用筆劃出樣子，用鉋子鉋成形狀，用圓尺劃了模樣，仿照人的體態，做成人形，好住在房屋中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The carpenter stretcheth out his rule; he marketh it out with a line; he fitteth it with planes, and he marketh it out with the compass, and maketh it after the figure of a man, according to the beauty of a man; that it may remain in the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,179 +5503,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:14  |  Isaiah 44:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他砍伐香柏樹，又取柞樹和橡樹，在樹林中選定了一棵。他栽種松樹，得雨長養。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He heweth him down cedars, and taketh the cypress and the oak, which he strengtheneth for himself among the trees of the forest: he planteth an ash, and the rain doth nourish it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:15  |  Isaiah 44:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樹，人可用以燒火；他自己取些烤火，又燒着烤餅，而且做神像跪拜，做雕刻的偶像向它叩拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall it be for a man to burn: for he will take thereof, and warm himself; yea, he kindleth it, and baketh bread; yea, he maketh a god, and worshippeth it; he maketh it a graven image, and falleth down thereto.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,179 +5811,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:16  |  Isaiah 44:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他把一分燒在火中，把一分烤肉吃飽。自己烤火說：「啊哈，我暖和了，我見火了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He burneth part thereof in the fire; with part thereof he eateth flesh; he roasteth roast, and is satisfied: yea, he warmeth himself, and saith, Aha, I am warm, I have seen the fire:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:17  |  Isaiah 44:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用剩下的做了一神，就是雕刻的偶像。他向這偶像俯伏叩拜，禱告它說：「求你拯救我，因你是我的神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the residue thereof he maketh a god, even his graven image: he falleth down unto it, and worshippeth it, and prayeth unto it, and saith, Deliver me; for thou art my god.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:18  |  Isaiah 44:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不知道，也不思想；因為耶和華閉住他們的眼，不能看見，塞住他們的心，不能明白。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They have not known nor understood: for he hath shut their eyes, that they cannot see; and their hearts, that they cannot understand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:1  |  Isaiah 44:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的僕人雅各， 我所揀選的以色列啊， 現在你當聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet now hear, O Jacob my servant; and Israel, whom I have chosen:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:19  |  Isaiah 44:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰心裏也不醒悟，也沒有知識，沒有聰明，能說：「我曾拿一分在火中燒了，在炭火上烤過餅；我也烤過肉吃。這剩下的，我豈要做可憎的物嗎？我豈可向木墩子叩拜呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And none considereth in his heart, neither is there knowledge nor understanding to say, I have burned part of it in the fire; yea, also I have baked bread upon the coals thereof; I have roasted flesh, and eaten it: and shall I make the residue thereof an abomination? shall I fall down to the stock of a tree?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:20  |  Isaiah 44:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以灰為食，心中昏迷，使他偏邪，他不能自救，也不能說：「我右手中豈不是有虛謊嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He feedeth on ashes: a deceived heart hath turned him aside, that he cannot deliver his soul, nor say, Is there not a lie in my right hand?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:21  |  Isaiah 44:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各，以色列啊， 你是我的僕人，要記念這些事。 以色列啊，你是我的僕人， 我造就你必不忘記你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember these, O Jacob and Israel; for thou art my servant: I have formed thee; thou art my servant: O Israel, thou shalt not be forgotten of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:22  |  Isaiah 44:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我塗抹了你的過犯，像厚雲[消散]； 我塗抹了你的罪惡，如薄雲[滅沒]。 你當歸向我，因我救贖了你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have blotted out, as a thick cloud, thy transgressions, and, as a cloud, thy sins: return unto me; for I have redeemed thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:23  |  Isaiah 44:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>諸天哪，應當歌唱， 因為耶和華做成這事。 地的深處啊，應當歡呼； 眾山應當發聲歌唱； 樹林和其中所有的樹都當如此！ 因為耶和華救贖了雅各， 並要因以色列榮耀自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing, O ye heavens; for the LORD hath done it: shout, ye lower parts of the earth: break forth into singing, ye mountains, O forest, and every tree therein: for the LORD hath redeemed Jacob, and glorified himself in Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,179 +7197,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:24  |  Isaiah 44:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從你出胎，造就你的救贖主－耶和華如此說： 我－耶和華是創造萬物的， 是獨自鋪張諸天、鋪開大地的。 誰與我同在呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, thy redeemer, and he that formed thee from the womb, I am the LORD that maketh all things; that stretcheth forth the heavens alone; that spreadeth abroad the earth by myself;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:25  |  Isaiah 44:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使說假話的兆頭失效， 使占卜的癲狂， 使智慧人退後， 使他的知識變為愚拙；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That frustrateth the tokens of the liars, and maketh diviners mad; that turneth wise men backward, and maketh their knowledge foolish;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:26  |  Isaiah 44:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使我僕人的話語立定， 我使者的謀算成就。 論到耶路撒冷說：必有人居住； 論到猶大的城邑說：必被建造， 其中的荒場我也必興起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That confirmeth the word of his servant, and performeth the counsel of his messengers; that saith to Jerusalem, Thou shalt be inhabited; and to the cities of Judah, Ye shall be built, and I will raise up the decayed places thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:27  |  Isaiah 44:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對深淵說：你乾了吧！ 我也要使你的江河乾涸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That saith to the deep, Be dry, and I will dry up thy rivers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:28  |  Isaiah 44:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論塞魯士說：[他是]我的牧人， 必成就我所喜悅的， 必下令建造耶路撒冷， 發命立穩聖殿的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That saith of Cyrus, He is my shepherd, and shall perform all my pleasure: even saying to Jerusalem, Thou shalt be built; and to the temple, Thy foundation shall be laid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:2  |  Isaiah 44:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>造作你，又從你出胎造就你， 並要幫助你的耶和華如此說： 我的僕人雅各， 我所揀選的耶書崙哪， 不要害怕！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD that made thee, and formed thee from the womb, which will help thee; Fear not, O Jacob, my servant; and thou, Jesurun, whom I have chosen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:3  |  Isaiah 44:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我要將水澆灌口渴的人， 將河澆灌乾旱之地。 我要將我的靈澆灌你的後裔， 將我的福澆灌你的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will pour water upon him that is thirsty, and floods upon the dry ground: I will pour my spirit upon thy seed, and my blessing upon thine offspring:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:4  |  Isaiah 44:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要發生在草中， 像溪水旁的柳樹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall spring up as among the grass, as willows by the water courses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,179 +8429,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:5  |  Isaiah 44:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這個要說：我是屬耶和華的； 那個要以雅各的名自稱； 又一個要親手寫：歸耶和華的， 並自稱為以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One shall say, I am the LORD’s; and another shall call himself by the name of Jacob; and another shall subscribe with his hand unto the LORD, and surname himself by the name of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:6  |  Isaiah 44:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－以色列的君， 以色列的救贖主－萬軍之耶和華如此說： 我是首先的，我是末後的； 除我以外再沒有[真]神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD the King of Israel, and his redeemer the LORD of hosts; I am the first, and I am the last; and beside me there is no God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,179 +8737,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:7  |  Isaiah 44:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從我設立古時的民， 誰能像我宣告，並且指明，又為自己陳說呢？ 讓他將未來的事和必成的事說明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And who, as I, shall call, and shall declare it, and set it in order for me, since I appointed the ancient people? and the things that are coming, and shall come, let them shew unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9913,179 +8891,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 44:8  |  Isaiah 44:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要恐懼，也不要害怕。 我豈不是從上古就說明指示你們嗎？ 並且你們是我的見證！ 除我以外，豈有[真]神嗎？ 誠然沒有磐石，我不知道一個！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear ye not, neither be afraid: have not I told thee from that time, and have declared it? ye are even my witnesses. Is there a God beside me? yea, there is no God; I know not any.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>