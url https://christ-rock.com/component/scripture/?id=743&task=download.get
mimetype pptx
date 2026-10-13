--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra26dbbd900924650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1836ab359abe4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf891efa9ce144314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re531fc5a7a12400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c4a645d02af45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdea8dcdf185646ad" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf356f2966e79414d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rea9f0b369e3c4b82"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d631279a35b4e59"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R83c1a8078d8e4351"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4b372061a01142ea"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R851dbdda278f473d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd140df22baf14df8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf1ff7098cb3243cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1c7010b1d2a84edf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5cef7d1e1b1646bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7a5f53db9a0d4b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbfe2245ce9954319"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3a0a6e6aac434fe7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0973fec053de4655"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Red125b2632fd4987"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1022e6aa8c694197"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc2d393646cc94957"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re2f487a80bf549f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R26f8f53ee96b46a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R718b422aba94454e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1c6815862dcf4c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf356f2966e79414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d631279a35b4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc5ab75568b854070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8d7486aac9f84072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b372061a01142ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rec2e52128bb6443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7eca8e011deb4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R864b556354ea41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd79df90b209445c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R89419124b275404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb1759c71a08c42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R22072f64380c4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf86f1bb8bd62456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R846ce6b8365f4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5f8f5140979644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7a975aad3d4c459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb78245ffc9c24af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R851dbdda278f473d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb7d18b5e3a944f08" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3aade40a41294b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rea9f0b369e3c4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83c1a8078d8e4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb5af5a3561294f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc509c83adc8b4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd140df22baf14df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf1ff7098cb3243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1c7010b1d2a84edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5cef7d1e1b1646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7a5f53db9a0d4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbfe2245ce9954319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3a0a6e6aac434fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0973fec053de4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red125b2632fd4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1022e6aa8c694197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc2d393646cc94957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2f487a80bf549f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R26f8f53ee96b46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R718b422aba94454e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R940cbf9efc774818" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R41bdf043e73b49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref5d2a30129c486f" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra64360727fd34dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30c766e29d0d48e4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R86f4808ba65e4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36ef2a512328417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R35e25ac10edd4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12001e41da2b4dd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra043b158feb64eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b228cdf6b9f45f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R710a245b6b764857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fca064884d54693" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8764725a4d2840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R394acc3ebf524f25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra7f860920faf4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ad7c14cd156413b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02c6e56491014e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8129b75def1e4112" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0db8805803b04cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94d3596e5aac4839" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reb01548b804644f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f40e018aa804ba4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R07862c99c66c49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451cf3f2c026432d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re7a01db1591b4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra14745a68c264a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R126687a0b96b41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e57bfe821184397" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6882df080eee4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R117fb6d966384f1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ef15e4304ab428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf498991320ae442e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re60e05fd02984308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R50782309b9004485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbd0b1aeed8cb4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R96fed263edc640b7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30877ecd489a4cf1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fb65704ec094d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R27bfc05057c84b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e9ce13e9e94464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc96a147b668a4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77e35c56217e41ce" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R50782309b9004485"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27bfc05057c84b25"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd0b1aeed8cb4e65"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e9ce13e9e94464a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R96fed263edc640b7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc96a147b668a4ab3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb8920f09367d4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R337653d9ff2a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd764a3df9c374043" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc6f2ebd7a82c4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2b4fced3886a4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc2d5f41538d491d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R337653d9ff2a4cf8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd764a3df9c374043"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2b4fced3886a4a53"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfc2d5f41538d491d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fdb149b1ca54923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Race6179fe7024089" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b4823743f444ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6c9039d37cd343e1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dbbdb4b155a44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbfb3f4ddc3f3463a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde01892ec0c647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcd819170167647b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R889064aaeeaa4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra0578100700d4554" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35a465148bd64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2d0676972690492d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cfbda6a33074d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R35bc1c82362444de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R632f86a289de45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9c74f3528069454e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49a6caf502a04e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0006303348dc4a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69f9a328ef604539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R21607fd641fb4c7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12604efea83d4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfddb81dd71144782" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bf956afbbb54889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1a01df2a61204309" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cc23f88c70e4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rea2447545e814e7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde0b24bb4c0f49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7a42e0967faf43ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dcefbf23d6340d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R856c5c691c4c4235" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf84ce9b6824244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9d9c014aba904131" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:9  |  Isaiah 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，雅各的罪孽得赦免， 他的罪過得除掉的果效，全在乎此： 就是他叫祭壇的石頭變為打碎的灰石， 以致木偶和日像不再立起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By this therefore shall the iniquity of Jacob be purged; and this is all the fruit to take away his sin; when he maketh all the stones of the altar as chalkstones that are beaten in sunder, the groves and images shall not stand up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:10  |  Isaiah 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為堅固城變為淒涼， 成了撇下離棄的居所，像曠野一樣； 牛犢必在那裏吃草， 在那裏躺臥，並吃盡其中的樹枝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet the defenced city shall be desolate, and the habitation forsaken, and left like a wilderness: there shall the calf feed, and there shall he lie down, and consume the branches thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:11  |  Isaiah 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>枝條枯乾，必被折斷； 婦女要來點火燒着。 因為這百姓蒙昧無知， 所以，創造他們的必不憐恤他們； 造成他們的也不施恩與他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the boughs thereof are withered, they shall be broken off: the women come, and set them on fire: for it is a people of no understanding: therefore he that made them will not have mercy on them, and he that formed them will shew them no favour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,179 +3635,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:12  |  Isaiah 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人哪，到那日，耶和華必從大河，直到埃及小河，將你們一一地收集，如同人打樹拾果一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, that the LORD shall beat off from the channel of the river unto the stream of Egypt, and ye shall be gathered one by one, O ye children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:13  |  Isaiah 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，必大發角聲，在亞述地將要滅亡的，並在埃及地被趕散的，都要來，他們就在耶路撒冷聖山上敬拜耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, that the great trumpet shall be blown, and they shall come which were ready to perish in the land of Assyria, and the outcasts in the land of Egypt, and shall worship the LORD in the holy mount at Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,179 +3943,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:1  |  Isaiah 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，耶和華必用他剛硬有力的大刀刑罰鱷魚－就是那快行的蛇，刑罰鱷魚－就是那曲行的蛇，並殺海中的大魚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day the LORD with his sore and great and strong sword shall punish leviathan the piercing serpent, even leviathan that crooked serpent; and he shall slay the dragon that is in the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:2  |  Isaiah 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，有出酒的葡萄園， 你們要指這園唱歌[說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day sing ye unto her, A vineyard of red wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:3  |  Isaiah 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－耶和華是看守葡萄園的； 我必時刻澆灌， 晝夜看守， 免得有人損害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I the LORD do keep it; I will water it every moment: lest any hurt it, I will keep it night and day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:4  |  Isaiah 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心中不存忿怒。 惟願荊棘蒺藜與我交戰， 我就勇往直前， 把它一同焚燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fury is not in me: who would set the briers and thorns against me in battle? I would go through them, I would burn them together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:5  |  Isaiah 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不然，讓它持住我的能力， 使它與我和好， 願它與我和好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or let him take hold of my strength, that he may make peace with me; and he shall make peace with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:6  |  Isaiah 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將來雅各要扎根， 以色列要發芽開花； 他們的果實必充滿世界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall cause them that come of Jacob to take root: Israel shall blossom and bud, and fill the face of the world with fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:7  |  Isaiah 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主擊打他們， 豈像擊打那些擊打他們的人嗎？ 他們被殺戮， 豈像被他們所殺戮的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hath he smitten him, as he smote those that smote him? or is he slain according to the slaughter of them that are slain by him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 27:8  |  Isaiah 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你打發他們去， 是相機宜與他們相爭； 颳東風的日子， 就用暴風將他們逐去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In measure, when it shooteth forth, thou wilt debate with it: he stayeth his rough wind in the day of the east wind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>