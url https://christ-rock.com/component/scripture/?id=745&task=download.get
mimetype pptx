--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R01ac75dd30874d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R54cb1d0616ff4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcd6507be714e43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb0051175147d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc60c0d927e2944c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8b8d29c0066c4f7c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7a49abe28c3a4914"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfc4befe6c1e9495e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R42caabdf726846bf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb508a93634364ed5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3b6477f07e204389"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R264adb7e333c4068"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc15047b566084fc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2b399c3128224108"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R389581515f2443b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbc77e2c5cbd04a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R58d1af501c03493f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R320a1c7642ea4f50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R70366f6bd88d4d48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3ab12124478a415a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc3f3a2475260493d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra6cda852c3a545dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7b5d0771119a4414"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R44de88303d824a37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0207bb2a5b944dc5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2331c4a8b4074192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a49abe28c3a4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42caabdf726846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c848486f8d74deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R78a389d75efc47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b6477f07e204389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1a3289b569e6474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra136b5e058344c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R818dc098c7924bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R97e65ece4fb048a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R68fcfb5ff9f84324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R02e2955003da4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R66236a566d194c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc8fd0b2af8724269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4437605f2a4f4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R57082bbb855b44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c2d9aefe3a44758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R264adb7e333c4068" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R44d14ddb29da4e5a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R518331a1d0d64e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc4befe6c1e9495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb508a93634364ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R33838cba00ec4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13e3d97f031b43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc15047b566084fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2b399c3128224108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R389581515f2443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbc77e2c5cbd04a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58d1af501c03493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R320a1c7642ea4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R70366f6bd88d4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ab12124478a415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc3f3a2475260493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6cda852c3a545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b5d0771119a4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R44de88303d824a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0207bb2a5b944dc5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re72df78f18424bfb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1606654ec2484eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6922651b2e544cc" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rad04904598c1414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde53ee22a114649" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R706b3e39b57d457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6249745e29dc4f9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3aa79bb495944eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7c8fa14bb1045f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R05674591be1248cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R937e45147edd4076" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf2ef9d42d52243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a36894a4f4a4c37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R12a97ae85e4f44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R349c27a1b974456a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra6acd980d0454d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22d3e8c513c346a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfee7180176e64ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25c368c657a3404b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R94d5ac1096b4475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4229235c72b46b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7bc9979826bb4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2257284e2004b47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra7a9ee119343446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f22f33cefa34fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3fa6d118cb584fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcded6129a3ee4c57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2e6adc9e617d4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33fbbe6e6b0e4ca5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71030eac9cc74f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5c22fd5356b4ef7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7dec51e194644a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rff382663a108460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R24815462969941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5c3092c34cb0455b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65beb40cca794d6f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36aeb35da46046bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb2f696ecd1424568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb65ff51f1a24439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfa2719c4a58342e9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c050168563a490d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff382663a108460d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb2f696ecd1424568"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R24815462969941a2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb65ff51f1a24439a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5c3092c34cb0455b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfa2719c4a58342e9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R04b0599fd72d4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra124581119e248c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb3551b5f9a249fa" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R167ea2e9a61b4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3aab441b42bc4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R163f7167676f4ca5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra124581119e248c4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcb3551b5f9a249fa"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3aab441b42bc4eeb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R163f7167676f4ca5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63cbc83ede24471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R06638dadca72462b" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68aba6492b854a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd5f9b631605348a5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3eed8571ec7d4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3b287504be3e4d05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bfc9230c4964fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0f163d2ab8c14108" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75261dcc83324de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re4cc2ed88da04ec1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73d84b9e414945de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7f1fdd28571a40de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9525f465b2a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R50ab920b93474a6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ec25b52bd6a413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3c14c1541f664f95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R821447592745447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1422b0fa1d8140e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R695315dc321c4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R36ba1d450af84735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0aee81ba6c0c4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R3ccc5f5054a74dde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfabdf93dad8d4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf52ef6682e914671" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa1fa4fcf9274f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re80a06d884404fc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f81d5a988ec4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rec7ef63f73434f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf39a4000f57d48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R15b5ba8fe9f84323" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第62章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 62 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:9  |  Isaiah 62:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有那收割的要吃，並讚美耶和華； 那聚斂的要在我聖所的院內喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they that have gathered it shall eat it, and praise the LORD; and they that have brought it together shall drink it in the courts of my holiness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:10  |  Isaiah 62:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當從門經過經過， 預備百姓的路； 修築修築大道， 撿去石頭， 為萬民豎立大旗，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go through, go through the gates; prepare ye the way of the people; cast up, cast up the highway; gather out the stones; lift up a standard for the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,179 +3377,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:11  |  Isaiah 62:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，耶和華曾宣告到地極， 對錫安的居民說： 你的拯救者來到。 他的賞賜在他那裏； 他的報應在他面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the LORD hath proclaimed unto the end of the world, Say ye to the daughter of Zion, Behold, thy salvation cometh; behold, his reward is with him, and his work before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:12  |  Isaiah 62:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人必稱他們為「聖民」，為「耶和華的贖民」； 你也必稱為「被眷顧、不撇棄的城」。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall call them, The holy people, The redeemed of the LORD: and thou shalt be called, Sought out, A city not forsaken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,179 +3685,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:1  |  Isaiah 62:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因錫安必不靜默， 為耶路撒冷必不息聲， 直到他的公義如光輝發出， 他的救恩如明燈發亮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Zion’s sake will I not hold my peace, and for Jerusalem’s sake I will not rest, until the righteousness thereof go forth as brightness, and the salvation thereof as a lamp that burneth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:2  |  Isaiah 62:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列國必見你的公義； 列王必見你的榮耀。 你必得新名的稱呼， 是耶和華親口所起的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Gentiles shall see thy righteousness, and all kings thy glory: and thou shalt be called by a new name, which the mouth of the LORD shall name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:3  |  Isaiah 62:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在耶和華的手中要作為華冠， 在你神的掌上必作為冕旒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt also be a crown of glory in the hand of the LORD, and a royal diadem in the hand of thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:4  |  Isaiah 62:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必不再稱為「撇棄的」； 你的地也不再稱為「荒涼的」。 你卻要稱為「我所喜悅的」； 你的地也必稱為「有夫之婦」。 因為耶和華喜悅你， 你的地也必歸他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt no more be termed Forsaken; neither shall thy land any more be termed Desolate: but thou shalt be called Hephzi-bah, and thy land Beulah: for the LORD delighteth in thee, and thy land shall be married.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:5  |  Isaiah 62:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人怎樣娶處女， 你的眾民也要照樣娶你； 新郎怎樣喜悅新婦， 你的神也要照樣喜悅你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as a young man marrieth a virgin, so shall thy sons marry thee: and as the bridegroom rejoiceth over the bride, so shall thy God rejoice over thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:6  |  Isaiah 62:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊， 我在你城上設立守望的， 他們晝夜必不靜默。 呼籲耶和華的，你們不要歇息，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have set watchmen upon thy walls, O Jerusalem, which shall never hold their peace day nor night: ye that make mention of the LORD, keep not silence,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:7  |  Isaiah 62:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不要使他歇息， 直等他建立耶路撒冷， 使耶路撒冷在地上成為可讚美的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And give him no rest, till he establish, and till he make Jerusalem a praise in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 62:8  |  Isaiah 62:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華指着自己的右手和大能的膀臂起誓說： 我必不再將你的五穀給你仇敵作食物； 外邦人也不再喝你勞碌得來的新酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath sworn by his right hand, and by the arm of his strength, Surely I will no more give thy corn to be meat for thine enemies; and the sons of the stranger shall not drink thy wine, for the which thou hast laboured:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>