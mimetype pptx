--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R598b0177d9324866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9d172efeb38645fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0a706b004b6e4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raf116560142f434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R057a41b0d1934621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4d99808dbe484a65" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7212b54af61f4d01"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3fa7212d4a004d24"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2a22347846454bcf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3afccc42e42a430f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc1a9f6da6cd34204"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R015b8859a5604cdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1825c4c10f2847bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5bb2f53a11664bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9c2e324e9245435f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5e63e7a1ff5c4c80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb415657691194693"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0670b1c424a04463"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R341e9c873e714afd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1a785f9143ad4ad7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R770bef0589f14983"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf44fc24a116e47d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rafbeabd502d54224"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3bb1cac58f7445f7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7e0715bbb9924828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7212b54af61f4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a22347846454bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R418f1c4860b344c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R524c673b31984164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1a9f6da6cd34204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R24d2d49d81cf42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6d788f6ff903468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R61d2ce1ab235457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5eac5cd90fa84ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc4074366ca424120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4284a55318b34758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5967c385926748f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62ef7f9b702649ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R396df3723921437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R33c2f5fa92684fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R015b8859a5604cdb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R56de6384fc214e88" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R418de3546e93448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3fa7212d4a004d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3afccc42e42a430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb5ee9d61e8da41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R89b9a622281b4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1825c4c10f2847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5bb2f53a11664bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9c2e324e9245435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5e63e7a1ff5c4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb415657691194693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0670b1c424a04463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R341e9c873e714afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a785f9143ad4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R770bef0589f14983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf44fc24a116e47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rafbeabd502d54224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3bb1cac58f7445f7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1e693edc7b344870" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdf0ee2d143b4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ad8356e42064a2b" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R99f7478ed0734f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc422a8c9c8d4b3c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5292573600ef4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9efab90102a46e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reaf70afa23034ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca9fdbefa8994f70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdb3b29eae6d04aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12e798aae90a4973" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra17a25f1666f4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7896ac9e56cc44d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf195af0b223e4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf114c73b1b4049f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f04a0969103421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R066cbb99d8b14df4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R42cfdb0914d4481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53f0c4f2146149ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6dfc16075bc4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca757127be7549e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R61daeec0168949ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R100bcfa1e0a14c5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re383f6e9dc394aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfbc7abea7b14672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf660182c5e6c46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5de4506414a44c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9871b1cf478647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R913d8870abb44ebf" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd23e8c1d2d884df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R729f3d1bc2ac4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbf4aff7b78734861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdbf34c3901044a87" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R967808c88a4e4251" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2bbabb77128471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9ee8bcb6501f4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd998010ef8844b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R977c13323e5344b9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R10595e0a4e04402b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R729f3d1bc2ac4562"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ee8bcb6501f4bcc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf4aff7b78734861"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd998010ef8844b8d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdbf34c3901044a87"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R977c13323e5344b9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R87434ed869ea4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R940765cca83d4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1131f8a51014717" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R32952abfac97468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdbe5d3f449a84913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76322ff070f44fbd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R940765cca83d4617"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra1131f8a51014717"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdbe5d3f449a84913"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R76322ff070f44fbd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2de943e4005f4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9a9f4877169a4f80" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re14a14217be54091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R895f6345fc944e68" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R194fec4964664657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8a902be6743a4d00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f932c5cc66648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcf96837ddcf64a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04013d6ff10e4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re7d9090b7e1b4b67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba03c36e7f614c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R906b8e0ae1394931" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04aeaace4745487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4fd61c70e55a417b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R523a853336ca4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb72302e8f3b748f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2511a01f52b34368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R20d02fe18d3e442a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R211aa0b5ce814b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd69bbc379fbc4df0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36ef7dafa6674e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6429a17b910348f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb79ecfeb35846b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rcca2a6e996744a6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda0b88ab5c354b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9b5239733546442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3abcda0790c433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd7125dfa42914b9a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第61章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 61 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,179 +2965,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:9  |  Isaiah 61:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的後裔必在列國中被人認識； 他們的子孫在眾民中也是如此。 凡看見他們的必認他們是耶和華賜福的後裔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their seed shall be known among the Gentiles, and their offspring among the people: all that see them shall acknowledge them, that they are the seed which the LORD hath blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:10  |  Isaiah 61:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我因耶和華大大歡喜； 我的心靠神快樂。 因他以拯救為衣給我穿上， 以公義為袍給我披上， 好像新郎戴上華冠， 又像新婦佩戴妝飾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will greatly rejoice in the LORD, my soul shall be joyful in my God; for he hath clothed me with the garments of salvation, he hath covered me with the robe of righteousness, as a bridegroom decketh himself with ornaments, and as a bride adorneth herself with her jewels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,179 +3273,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:11  |  Isaiah 61:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>田地怎樣使百穀發芽， 園子怎樣使所種的發生， 主耶和華必照樣 使公義和讚美在萬民中發出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the earth bringeth forth her bud, and as the garden causeth the things that are sown in it to spring forth; so the Lord GOD will cause righteousness and praise to spring forth before all the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:1  |  Isaiah 61:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華的靈在我身上； 因為耶和華用膏膏我， 叫我傳好信息給謙卑的人， 差遣我醫好傷心的人， 報告被擄的得釋放， 被囚的出[監牢]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Spirit of the Lord GOD is upon me; because the LORD hath anointed me to preach good tidings unto the meek; he hath sent me to bind up the brokenhearted, to proclaim liberty to the captives, and the opening of the prison to them that are bound;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:2  |  Isaiah 61:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>報告耶和華的恩年， 和我們神報仇的日子； 安慰一切悲哀的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To proclaim the acceptable year of the LORD, and the day of vengeance of our God; to comfort all that mourn;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:3  |  Isaiah 61:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>賜華冠與錫安悲哀的人，代替灰塵； 喜樂油代替悲哀； 讚美衣代替憂傷之靈； 使他們稱為「公義樹」， 是耶和華所栽的，叫他得榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To appoint unto them that mourn in Zion, to give unto them beauty for ashes, the oil of joy for mourning, the garment of praise for the spirit of heaviness; that they might be called trees of righteousness, the planting of the LORD, that he might be glorified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:4  |  Isaiah 61:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必修造已久的荒場， 建立先前淒涼之處， 重修歷代荒涼之城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall build the old wastes, they shall raise up the former desolations, and they shall repair the waste cities, the desolations of many generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:5  |  Isaiah 61:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，外人必起來牧放你們的羊群； 外邦人必作你們耕種田地的， 修理葡萄園的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And strangers shall stand and feed your flocks, and the sons of the alien shall be your plowmen and your vinedressers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,179 +4197,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:6  |  Isaiah 61:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們倒要稱為耶和華的祭司； 人必稱你們為我們神的僕役。 你們必吃用列國的財物， 因得他們的榮耀自誇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye shall be named the Priests of the LORD: men shall call you the Ministers of our God: ye shall eat the riches of the Gentiles, and in their glory shall ye boast yourselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4689,179 +4351,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:7  |  Isaiah 61:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們[必得]加倍[的好處]，代替所受的羞辱； 分中所得的喜樂，必代替所受的凌辱。 在境內必得加倍[的產業]； 永遠之樂必歸與你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For your shame ye shall have double; and for confusion they shall rejoice in their portion: therefore in their land they shall possess the double: everlasting joy shall be unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4881,183 +4505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 61:8  |  Isaiah 61:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我－耶和華喜愛公平， 恨惡搶奪和罪孽； 我要憑誠實施行報應， 並要與我的百姓立永約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I the LORD love judgment, I hate robbery for burnt offering; and I will direct their work in truth, and I will make an everlasting covenant with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>