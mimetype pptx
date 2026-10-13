--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd95ff12549ee448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbead9fef7e514505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R56d040525a3d491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcccc721b022f4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae8d116d6a79411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf62f59037a5e44a2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R836308080da54601"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59c387b603d4402f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R856689c22df34faa"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra7f98f19287f4c24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2db7ede9439e4e92"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rea4228d90cbf494c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R99d7cc54cd9d4d3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra9d0f5165e7344a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re3fe6bf22e194d9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R22117ec0ce2a4fff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd2b1f39bd24c4268"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5fbfe564ab9b4c3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R09b4b07b591f429d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R19679b7f7dff408a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb6623b4a543f4901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7c1296ca312c4245"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc5630c24cb2645a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R57044f0d5aa54f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R969b903878d14424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R26bcc037ff5441d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5f80e26df3524615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1a0806c1d2c14b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R3e34167aa8a24967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R96c3b121c8e34c95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6acd7235c17349a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3bbe03cfc50e4c4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5c7535f9ed004048"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R67456e48752a49a7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R53e9442448b44364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R836308080da54601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R856689c22df34faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6a65b4426eaf4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf1716d537c06407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2db7ede9439e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbbedc83a28084728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R999355d7a91244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0cc0023bcbd94a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd8604a1fa21e40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R23a0afb7b4584110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3d87f720182b473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2e0ca6bca6ae4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6bb276cd22364e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfffdaec12d8d4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcd3e19bd0afc4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra675287a74304cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40d0136b626e46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R408a7a115ebe4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbae62edaa2ce4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcd9c9051354f4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra3ecdc267fa84f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd1fa1eefaab743f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rca22b166e2df47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rff3aa41620ce408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R467d7f8f6af44163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rea4228d90cbf494c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R04f7a70a51ef496a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R81cbb48a33974950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59c387b603d4402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7f98f19287f4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc1cd679e89ee4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c1bb5743b854d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R99d7cc54cd9d4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9d0f5165e7344a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re3fe6bf22e194d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R22117ec0ce2a4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd2b1f39bd24c4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5fbfe564ab9b4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R09b4b07b591f429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R19679b7f7dff408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb6623b4a543f4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7c1296ca312c4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5630c24cb2645a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R57044f0d5aa54f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R969b903878d14424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R26bcc037ff5441d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5f80e26df3524615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1a0806c1d2c14b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3e34167aa8a24967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R96c3b121c8e34c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6acd7235c17349a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3bbe03cfc50e4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5c7535f9ed004048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R67456e48752a49a7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb022e46a8ef648eb" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9ca4f48e58794ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91bfec90a41f42f3" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3266065dabd44f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52af283ea49948b0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbf2305ccb6794c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07986681817a4120" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6d9a2a1bad04d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b1eeffef4f3462f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra55514c6efeb451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d472b75e87b4fe5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfef33b77a33d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140fffd510654eaa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ae835c639e84939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39633725293d48f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4c57bf3945d747a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20d5af83c5b14227" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4283dd6bbec742de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R137dd0cac89544d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7e45f61fcfbd4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0175f8ca944c41d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rac04318a980a4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9173c6a835fa4bc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1c9695ebdd304253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e966a24e33c4682" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59ab1741561245bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7deb0bcdd0bb40c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7fe4c30132a42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8a17b4021a44829" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R590e51e73a814d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re984f818fe9f40d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R68381019f4fb4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09902757b0084753" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3974c51ea6834652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37285e5a3fe741e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R15c1c975235c453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53dac3c7fbd04f44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7528bd499dcf40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f9a7fa4958d4ab9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra0c0d8279c364b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22fa7532928a4df1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3de79e2389d94efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33e1d0251bb1445d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4183e515481d40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56d0067ae29947ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0a4259446adb45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfad34c2553d54a84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R110e12a7814c49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d5de45da5a444f9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R480e0bfaf5334e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5a42b1b78a78410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R60d396a8c8394fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8cbdc6a42c5f45fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R560217369ce442de" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61d4d22106d14722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc8c872aab34d4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9b8ef583d5374198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R990bb9f8fbc84d44" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree676df98bde4a4a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a42b1b78a78410a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8c872aab34d4923"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60d396a8c8394fac"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b8ef583d5374198"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8cbdc6a42c5f45fe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R990bb9f8fbc84d44"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R931b5dc49ced4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0786a844d1aa49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26286c56353a41a0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7952c31494794184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R386fb03360974eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc47c14c19fb944a9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0786a844d1aa49e2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R26286c56353a41a0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R386fb03360974eb6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc47c14c19fb944a9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95391df13ce1425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfcb3b27881434a1a" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R473952f535c64ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf0e29fc9dc514670" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra17a3c948b1e453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbf71d22196c94f9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80e5e8774ea84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3211c95853054bb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5409e901f5274d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4165b2fee5e5435a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f1ec82e1f9b4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd841799091ec4e5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e5acf0ff4504f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3bcf1a8a8fe041eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R287417fe63534159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9a13e27047274dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0531ed879d074420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra5efb159004d4fdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fe8022706e6489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7fda465369b84747" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R642530b125874b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7544b4c0165d4540" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c2ff7c89ab44a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc756675c7a434ea0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc69e7e5af9a6452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf49cb19715d747ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30588b5222964afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R27562ee0537f4216" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racde1de6b1234760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R38b7447788f24767" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R109adbd6101945f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R383bf1d3c9e04d8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R166bbd5f6bdc4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re86577fcc061425a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8f8845ad75e4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R886009c123e14f23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae4ef4d0e17b43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1e9331da3b684e99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22236cc431a94476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6cb3d9ce365f4c47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb70f7431a4d14a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7dbc04f363154fa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re658cd5cc8d94478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R978eed9af93d45a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a03e005a5074dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R2d1f3b6379fe4d90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc022407aff734ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfba5519a71554523" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,179 +4005,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:9  |  Isaiah 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夜間，我心中羨慕你； 我裏面的靈切切尋求你。 因為你在世上行審判的時候， 地上的居民就學習公義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With my soul have I desired thee in the night; yea, with my spirit within me will I seek thee early: for when thy judgments are in the earth, the inhabitants of the world will learn righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:10  |  Isaiah 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以恩惠待惡人， 他仍不學習公義； 在正直的地上，他必行事不義， 也不注意耶和華的威嚴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let favour be shewed to the wicked, yet will he not learn righteousness: in the land of uprightness will he deal unjustly, and will not behold the majesty of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:11  |  Isaiah 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你的手高舉， 他們仍然不看； 卻要看你為百姓發的熱心，因而抱愧， 並且有火燒滅你的敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, when thy hand is lifted up, they will not see: but they shall see, and be ashamed for their envy at the people; yea, the fire of thine enemies shall devour them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:12  |  Isaiah 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你必派定我們得平安， 因為我們所做的事都是你給我們成就的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, thou wilt ordain peace for us: for thou also hast wrought all our works in us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:13  |  Isaiah 26:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－我們的神啊， 在你以外曾有別的主管轄我們， 但我們專要倚靠你，提你的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD our God, other lords beside thee have had dominion over us: but by thee only will we make mention of thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:14  |  Isaiah 26:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們死了，必不能再活； 他們去世，必不能再起； 因為你刑罰他們，毀滅他們， 他們的名號就全然消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are dead, they shall not live; they are deceased, they shall not rise: therefore hast thou visited and destroyed them, and made all their memory to perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:15  |  Isaiah 26:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你增添國民， 你增添國民； 你得了榮耀， 又擴張地的四境。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast increased the nation, O LORD, thou hast increased the nation: thou art glorified: thou hadst removed it far unto all the ends of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:16  |  Isaiah 26:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，他們在急難中尋求你； 你的懲罰臨到他們身上， 他們就傾心吐膽禱告你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>LORD, in trouble have they visited thee, they poured out a prayer when thy chastening was upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:17  |  Isaiah 26:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人懷孕，臨產疼痛， 在痛苦之中喊叫； 耶和華啊，我們在你面前也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Like as a woman with child, that draweth near the time of her delivery, is in pain, and crieth out in her pangs; so have we been in thy sight, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,179 +5391,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:18  |  Isaiah 26:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們也曾懷孕疼痛， 所產的竟像風一樣。 我們在地上未曾行甚麼拯救的事； 世上的居民也未曾敗落。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have been with child, we have been in pain, we have as it were brought forth wind; we have not wrought any deliverance in the earth; neither have the inhabitants of the world fallen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:1  |  Isaiah 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，在猶大地人必唱這歌[說]： 我們有堅固的城。 耶和華要將救恩定為城牆，為外郭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall this song be sung in the land of Judah; We have a strong city; salvation will God appoint for walls and bulwarks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,179 +5699,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:19  |  Isaiah 26:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>死人要復活， 屍首要興起。 睡在塵埃的啊，要醒起歌唱！ 因你的甘露[好像]菜蔬上的甘露， 地也要交出死人來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy dead men shall live, together with my dead body shall they arise. Awake and sing, ye that dwell in dust: for thy dew is as the dew of herbs, and the earth shall cast out the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:20  |  Isaiah 26:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的百姓啊，你們要來進入內室， 關上門，隱藏片時， 等到忿怒過去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, my people, enter thou into thy chambers, and shut thy doors about thee: hide thyself as it were for a little moment, until the indignation be overpast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,179 +6007,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:21  |  Isaiah 26:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華從他的居所出來， 要刑罰地上居民的罪孽。 地也必露出其中的血， 不再掩蓋被殺的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, the LORD cometh out of his place to punish the inhabitants of the earth for their iniquity: the earth also shall disclose her blood, and shall no more cover her slain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:2  |  Isaiah 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>敞開城門， 使守信的義民得以進入。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Open ye the gates, that the righteous nation which keepeth the truth may enter in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:3  |  Isaiah 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>堅心倚賴[你的]， 你必保守他十分平安， 因為他倚靠你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou wilt keep him in perfect peace, whose mind is stayed on thee: because he trusteth in thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:4  |  Isaiah 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當倚靠耶和華直到永遠， 因為耶和華是永久的磐石。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Trust ye in the LORD for ever: for in the LORD JEHOVAH is everlasting strength:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:5  |  Isaiah 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他使住高處的與高城一併敗落， 將城拆毀，拆平，直到塵埃，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he bringeth down them that dwell on high; the lofty city, he layeth it low; he layeth it low, even to the ground; he bringeth it even to the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:6  |  Isaiah 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要被腳踐踏， 就是被困苦人的腳和窮乏人的腳踐踏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The foot shall tread it down, even the feet of the poor, and the steps of the needy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:7  |  Isaiah 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>義人的道是正直的； 你為正直的[主]，必修平義人的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The way of the just is uprightness: thou, most upright, dost weigh the path of the just.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 26:8  |  Isaiah 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我們在你行審判的路上等候你； 我們心裏所羨慕的是你的名， 就是你那可記念的[名]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, in the way of thy judgments, O LORD, have we waited for thee; the desire of our soul is to thy name, and to the remembrance of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>