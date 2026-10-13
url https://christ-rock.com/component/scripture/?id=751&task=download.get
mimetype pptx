--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R76e6ece1a6a54592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd77fd45fa6b64b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfa40c1fa477a4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5f4061a1a53e4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R31b4326acd89455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf0f23224a1b946dc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Recfbac5e18634923"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra2e31f4e5c8547d8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra81ba5dad59549e5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R59231024ee994175"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7c0794a9186d4e91"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra3a90a3784c645f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rccc794b0fe1a4b5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Reba1e6dd781b4242"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcda3c7273b6c40b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3c447e8a5ef84a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc8c44f56465c4a3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raa5d6873f76e44d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6c5e8b2e4ca34ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra2fc36f8d1804d57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4d5ae08d032b46e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5be5f71dee894239"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R007312c851c049b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R158400e73df14ef6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R23aab36030614286"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R70ce116c4b984467"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra69e497e90274edd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R78d6a4d524d84466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0f6900e184a849e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R83b6128a06b0491d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rca4749cd39f44ca0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3848b591e2b54bd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R680ce047654b4f47"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1d2d63c37d664c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Recfbac5e18634923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81ba5dad59549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0c1e36d0e3eb4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdce0cb73a88e4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c0794a9186d4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e304817a6ac4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59cf812ef2fa4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb7c333a7cfe1417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re1f5ef24aa0e4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R74f689672b76452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd4e1f4da0b574e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1c89e99f4de642de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9149a6d5da224ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R40d57803ea964992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc62bc585690e4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf1ce57d512a44ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1f5f0a05fae24b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfddaf6f0cd1d4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R537aa8a0a02740a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc20614cf641a49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rebbce596d5a148ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0463db3794914d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7384e7a07d2b4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re226eaf3035a4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra3a90a3784c645f0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0d8c710a2ca345d9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3a50a4cba4754ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2e31f4e5c8547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59231024ee994175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb156aeb7a9384a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re811f698e90d463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rccc794b0fe1a4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reba1e6dd781b4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcda3c7273b6c40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3c447e8a5ef84a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc8c44f56465c4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raa5d6873f76e44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6c5e8b2e4ca34ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra2fc36f8d1804d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4d5ae08d032b46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5be5f71dee894239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R007312c851c049b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R158400e73df14ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R23aab36030614286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R70ce116c4b984467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra69e497e90274edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78d6a4d524d84466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0f6900e184a849e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R83b6128a06b0491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rca4749cd39f44ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3848b591e2b54bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R680ce047654b4f47" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re10651f33cb04117" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f96a100248645e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf072ebe6e7b14208" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R006fb1ec503b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c61e10a2806433a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra60869f6e3c240b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R835391a4013744d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc018dd319e444293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2b251519a454ae3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb189e6c405774a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe392b921294aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R58d0fb2ce7f849ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe7cfaeecc1a42b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb07954c8bfbd49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d70d60df1054092" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rebc9b488e45645fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R800b41358618460c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc5bd2acbb9844e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd29eb36d7d9e4b25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbf36ef840e2545d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46da0c7296f24cf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R95fcba2de98e42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R456db14746c94aff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raf1245bf588d45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41c8552f4a5d498e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R64919e93378d4e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff63f4b96eb4486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26c83ccc6e0d488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74d36eed03f04a79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd2cd295a7cbb4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf5083e18eb04bc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb4bb1beca23240c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52df1c0de7594a57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0eaacb3e07444498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ad3e5ce163b4a26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd6269acf276f4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb32ffd0c1aba4d4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1a731b2d551841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c95e7621c85406e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R726ee69d52c94070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71805606aad64572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raeb9b802c3424f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6059878a70724f8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd1a0fc8519564e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb52a66c8e3c048a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5cf0ff1fe6f0433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f2fa86763a94aa0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32a9bb61021c42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd1d86705b08b4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb8dd93900a814d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc2d8b5acf154514" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b82848747474952" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc176ef43a29743b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5d3b7d1f080d4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R36f2a244c0ea422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0791fd1f753c4019" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R422b2a5644794bda" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1d86705b08b4159"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d3b7d1f080d4bc4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb8dd93900a814d83"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R36f2a244c0ea422f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc2d8b5acf154514"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0791fd1f753c4019"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5a22af5e092f40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R91f5d5bcbecc42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31665bb39780451b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd4ef6d7d0a4f45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R552494a6218c4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5abd1eb02ced4032" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R91f5d5bcbecc42e6"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R31665bb39780451b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R552494a6218c4570"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5abd1eb02ced4032"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08f2822995524cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8e464f88f8b04549" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8cf4c93ff9d4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1ec186c0aeea40c7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfde72fc51804405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcf5974a1f51246ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55ba080fb31e4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R36e0e093615c4aa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9485a680ac6471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Red54277145c04477" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ad0b0f4485b4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R38e3741457224336" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5468615e9f740bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc4a176b376b541c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re565ac959e7e49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5bf2bd83e25642b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19cc749d23114466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0b2f4b2cff654d67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R471c3cc532984d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6cd7166cc6d748f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f1bbce76e8f44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb37df074198647d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b3462f1d75c4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R1c106a054e24429f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ba6064070cc4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R795c6a17d66d428f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4608d9532e4c4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd65f01c04fb44f49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R210343ea5e114c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R61f465184dc14cd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R781ec948d6e0499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7d0fc950a3024c1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7179e7e5b7ff46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R60c5ae93b3e04e33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7586e32c7e04974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re31817359dda41a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65b87229cb834114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb495d3a0e7e94e1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34b955f3171e4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd638260791e948f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9633ceddf8164939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R87eecd4d85af4c00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb5a8a663f2c45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcb3ec321990f43bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2861a1cf57c4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1ff50a9767be402f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第32章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 32 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:9  |  Isaiah 32:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安逸的婦女啊，起來聽我的聲音！ 無慮的女子啊，側耳聽我的言語！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rise up, ye women that are at ease; hear my voice, ye careless daughters; give ear unto my speech.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:10  |  Isaiah 32:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無慮的女子啊，再過一年多，必受騷擾； 因為無葡萄可摘， 無果子可收。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many days and years shall ye be troubled, ye careless women: for the vintage shall fail, the gathering shall not come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:11  |  Isaiah 32:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安逸的婦女啊，要戰兢； 無慮的女子啊，要受騷擾。 脫去衣服，赤着身體， 腰束[麻布]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tremble, ye women that are at ease; be troubled, ye careless ones: strip you, and make you bare, and gird sackcloth upon your loins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:12  |  Isaiah 32:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們必為美好的田地 和多結果的葡萄樹，搥胸哀哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall lament for the teats, for the pleasant fields, for the fruitful vine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:13  |  Isaiah 32:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>荊棘蒺藜必長在我百姓的地上， 又長在歡樂的城中和一切快樂的房屋上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Upon the land of my people shall come up thorns and briers; yea, upon all the houses of joy in the joyous city:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:14  |  Isaiah 32:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為宮殿必被撇下， 多民的城必被離棄； 山岡望樓永為洞穴， 作野驢所喜樂的， 為羊群的草場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because the palaces shall be forsaken; the multitude of the city shall be left; the forts and towers shall be for dens for ever, a joy of wild asses, a pasture of flocks;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:15  |  Isaiah 32:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等到[聖]靈從上澆灌我們， 曠野就變為肥田， 肥田看如樹林。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Until the spirit be poured upon us from on high, and the wilderness be a fruitful field, and the fruitful field be counted for a forest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:16  |  Isaiah 32:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，公平要居在曠野； 公義要居在肥田。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then judgment shall dwell in the wilderness, and righteousness remain in the fruitful field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:17  |  Isaiah 32:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義的果效必是平安； 公義的效驗必是平穩，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the work of righteousness shall be peace; and the effect of righteousness quietness and assurance for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:18  |  Isaiah 32:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的百姓必住在平安的居所， 安穩的住處，平靜的安歇所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And my people shall dwell in a peaceable habitation, and in sure dwellings, and in quiet resting places;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:1  |  Isaiah 32:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，必有一王憑公義行政； 必有首領藉公平掌權。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, a king shall reign in righteousness, and princes shall rule in judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:19  |  Isaiah 32:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（ 但要降冰雹打倒樹林； 城必全然拆平。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When it shall hail, coming down on the forest; and the city shall be low in a low place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:20  |  Isaiah 32:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們在各水邊撒種、 牧放牛驢的有福了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed are ye that sow beside all waters, that send forth thither the feet of the ox and the ass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:2  |  Isaiah 32:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有一人像避風所和避暴雨的隱密處， 又像河流在乾旱之地， 像大磐石的影子在疲乏之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a man shall be as an hiding place from the wind, and a covert from the tempest; as rivers of water in a dry place, as the shadow of a great rock in a weary land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:3  |  Isaiah 32:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那能看的人，眼不再昏迷； 能聽的人，耳必得聽聞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the eyes of them that see shall not be dim, and the ears of them that hear shall hearken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:4  |  Isaiah 32:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>冒失人的心必明白知識； 結吧人的舌必說話通快。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart also of the rash shall understand knowledge, and the tongue of the stammerers shall be ready to speak plainly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:5  |  Isaiah 32:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚頑人不再稱為高明； 吝嗇人不再稱為大方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The vile person shall be no more called liberal, nor the churl said to be bountiful.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:6  |  Isaiah 32:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為愚頑人必說愚頑話， 心裏想作罪孽， 慣行褻瀆的事， 說錯謬的話攻擊耶和華， 使飢餓的人無食可吃， 使口渴的人無水可喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the vile person will speak villany, and his heart will work iniquity, to practise hypocrisy, and to utter error against the LORD, to make empty the soul of the hungry, and he will cause the drink of the thirsty to fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:7  |  Isaiah 32:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吝嗇人所用的法子是惡的； 他圖謀惡計， 用謊言毀滅謙卑人； 窮乏人講公理的時候， 他也是這樣行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The instruments also of the churl are evil: he deviseth wicked devices to destroy the poor with lying words, even when the needy speaketh right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 32:8  |  Isaiah 32:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>高明人卻謀高明事， 在高明事上也必永存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the liberal deviseth liberal things; and by liberal things shall he stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>