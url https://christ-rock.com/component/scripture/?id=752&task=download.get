--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf21687934498409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R972e3e4927f646ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd4010485644c43f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0429e32b20694d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72cc93c58eb447ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf2a50e837d4d4459" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R07638c9aa3fc4c84"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2bb34403c898408d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcb6ac4e881474998"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra0fd8f88123e409d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc41f98ea719349a1"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ref61491470ac4ec0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbfe998b50a1e4eb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rafb4a8f1e8d94a63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra29ca8260b954d47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R82b775368f9845df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdd32608d0e734903"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5fa0138599bf4604"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd3cd30efde294737"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6e1fbf568b0147dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf3201b49fb934d11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R84c9fe7521474f38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R26f8206c1f8a407c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6cc2bfcaa1604bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R42e8f375b29a42a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rdd5feafacc2c4713"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rafe3d08d7dd2430f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R48187aa8fb794523"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re3fd0475d64b4f21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf1537e48b8b94e06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8c53a12038704791"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rbf45cfd7aa434bc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Raa7122402e234d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd587894c1dc9491d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb92af09fb3324750"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6281005b659c416e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R3d8e35dd235744c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R407a9936e86c44fe"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R695deef542eb4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07638c9aa3fc4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb6ac4e881474998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R92d4a596d6ac46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra099b00079ba49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc41f98ea719349a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R80cd0909c036477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7ec21f1123a042fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51ee4fea28964905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R73c236a8e4084d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4371a36f7fb94647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R91c9ab8782ea401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R38bec8d5d7fd420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R837533cf33234771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R49758cf0d5d34cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbf08863e193c4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6c7ddccb132545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5b2aa1cc531b41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R18b483cfd674401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rabbfee05febb47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R30abaa4c306740b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rda1249e45a6146ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra382d58be2584175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3f48a28f85d44216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbf0a4df322ca4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R57d3cf2c675946b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8fc2db0103654700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2964da1afa9149f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R684d63e51c8c4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd6b1ec61aede4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ref61491470ac4ec0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra0667837a80049f8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5859bf23f1bf4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2bb34403c898408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0fd8f88123e409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R60a77dfa07a347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4ccae2e331d04019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbfe998b50a1e4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafb4a8f1e8d94a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra29ca8260b954d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R82b775368f9845df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdd32608d0e734903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5fa0138599bf4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3cd30efde294737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e1fbf568b0147dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf3201b49fb934d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R84c9fe7521474f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R26f8206c1f8a407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6cc2bfcaa1604bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R42e8f375b29a42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdd5feafacc2c4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rafe3d08d7dd2430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R48187aa8fb794523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re3fd0475d64b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf1537e48b8b94e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8c53a12038704791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbf45cfd7aa434bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raa7122402e234d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd587894c1dc9491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb92af09fb3324750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6281005b659c416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3d8e35dd235744c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R407a9936e86c44fe" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc993fc5f21184665" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17011cdde37a4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20a7f7a5635846ef" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30b11d325a9f49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8efa8c0b0e9d414e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7d79e375d1774420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04723544a40c4073" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R018af4724dce4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6059ae6d0f414cff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac23dc6e310a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd63890c89c0e4312" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3cc1583fb30f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8335506797ff4d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R078dc6da28a64e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c0cc5b5f1b64777" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0d3308fcc92e4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c3b3fa180014c94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R803c39c805c64e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91843837f5344821" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R885d238ca0af4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4082738329e4564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf2ed9119ffd54ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20d16211da574ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcc57267220a74d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84263ea853b54626" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc3c0f3152a974654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfbd6d33836146f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R35cd07707fb44703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0e2a68aad4a46ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0dc28a678a2a4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdab8b2bbe79c4af7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R19254f32d4f74d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9494f96e05a4a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R89194598b74c4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb10f0700aaf4572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R08137bd8a0cd4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cc69d2b440549ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbeff9b8817b14df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3a56f1e429344d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R06e13ce776e44b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R834b8a841c6c46c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb63f8dc9b8254180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9cbdf41b3c246ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R37c834d60b3f4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd8954344fe7438a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R56b605ab1fed48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0668b3ae8ce5448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64daf397859a4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf252a8565d8941c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda0924abfeea4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra66cc82b1be944c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R42b5f5fab93444ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra22d48bda8b84857" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rffac14f626d84bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a479e42c19c4914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f387e8b0ef0403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R448a3f34926b4904" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9007391dc7c4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra1deae2c5ef84814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R64ff8329515a41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R35ae2ed385654aa9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rffb2bc2c9aca4c01" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c2b8d4ef16b4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb8dd7f544d1d4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R82c415f67bbc4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ref610a2009f0412f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89f86d90fc564e9a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1deae2c5ef84814"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb8dd7f544d1d4708"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64ff8329515a41ea"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R82c415f67bbc4e3c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R35ae2ed385654aa9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ref610a2009f0412f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcea19eb91e394e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8dc3e5c2c23b4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a6b00790d734009" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R24d7c60f3a5441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d20ee78b546411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra221a21443b64a6a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8dc3e5c2c23b4494"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5a6b00790d734009"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6d20ee78b546411f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra221a21443b64a6a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R021cd6fadd3e490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R56b51c9e9642473d" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racffbba1d0e04b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8fb02b3cef334681" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R058975404dda4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R52419ae28fd34850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd2bd89224b04442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf0a689db74fd4d04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6757559fe19e4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0f9c9c5db8f6443d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf86bd060f1114a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R630f1276b2854d7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ef464e58f75493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re3a5e435e2e04237" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R610594d9a2a54718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4a6016188dc94c59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27d915364f8f4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R032aaf597c584de9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R774d6defa41548d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8d247ee4ac334f4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0423f5132b54c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rcf50b90e8f2e42a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45a52d563f0d43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R1e888dd9de964291" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79e1035cc4264f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7860696faaeb44e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bb7452243ed40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf8a70496842f4507" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3aafcdb589c84ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R0516ee646dec4755" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc12958564d04fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R45fcb06ecc50431c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra09dfc9968e64344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rbd1b3cecdf4a46db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R420c6705a48b469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc4f3c86df23046c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra40af9ea5bf44afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3e4cca199579469d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47888a903bda4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R5972c35da831430e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7ee64b38f8447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra155700b60e14a91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4eac93622eb24de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R92e3ac7ae0894cd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4627b400cd24e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R33fb42dd040b4eac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re89518df19dc4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re79acc15742c4ff1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0341cb1461149e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1639817b71684c5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R173dae103c9c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R92e1906a119d46ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf6ef8fa3d654a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc98153a9ed4a4c62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a0412ead8714c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4f350170cfad4d0d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第19章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 19 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:9  |  Isaiah 19:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用梳好的麻造物的 和織白布的都必羞愧；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover they that work in fine flax, and they that weave networks, shall be confounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:10  |  Isaiah 19:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>國柱必被打碎， 所有傭工的，心必愁煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall be broken in the purposes thereof, all that make sluices and ponds for fish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,179 +4729,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:11  |  Isaiah 19:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑣安的首領極其愚昧； 法老大有智慧的謀士， 所籌劃的成為愚謀。 你們怎敢對法老說： 我是智慧人的子孫， 我是古王的後裔？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the princes of Zoan are fools, the counsel of the wise counsellors of Pharaoh is become brutish: how say ye unto Pharaoh, I am the son of the wise, the son of ancient kings?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:12  |  Isaiah 19:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的智慧人在哪裏呢？ 萬軍之耶和華向埃及所定的旨意， 他們可以知道，可以告訴你吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where are they? where are thy wise men? and let them tell thee now, and let them know what the LORD of hosts hath purposed upon Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:13  |  Isaiah 19:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑣安的首領都變為愚昧； 挪弗的首領都受了迷惑。 當埃及支派房角石的， 使埃及人走錯了路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The princes of Zoan are become fools, the princes of Noph are deceived; they have also seduced Egypt, even they that are the stay of the tribes thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:14  |  Isaiah 19:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華使乖謬的靈攙入埃及中間； 首領使埃及一切所做的都有差錯， 好像醉酒之人嘔吐的時候東倒西歪一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath mingled a perverse spirit in the midst thereof: and they have caused Egypt to err in every work thereof, as a drunken man staggereth in his vomit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:15  |  Isaiah 19:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>埃及中，無論是頭與尾， 棕枝與蘆葦，所做之工都不成就。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither shall there be any work for Egypt, which the head or tail, branch or rush, may do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:16  |  Isaiah 19:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，埃及人必像婦人一樣，他們必因萬軍之耶和華在埃及以上所掄的手，戰兢懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall Egypt be like unto women: and it shall be afraid and fear because of the shaking of the hand of the LORD of hosts, which he shaketh over it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,179 +5653,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:17  |  Isaiah 19:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大地必使埃及驚恐，向誰提起猶大地，誰就懼怕。這是因萬軍之耶和華向埃及所定的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the land of Judah shall be a terror unto Egypt, every one that maketh mention thereof shall be afraid in himself, because of the counsel of the LORD of hosts, which he hath determined against it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:18  |  Isaiah 19:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，埃及地必有五城的人說迦南的方言，又指着萬軍之耶和華起誓。有一城必稱為「滅亡城」。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall five cities in the land of Egypt speak the language of Canaan, and swear to the LORD of hosts; one shall be called, The city of destruction.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,179 +5961,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:1  |  Isaiah 19:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論埃及的默示： 看哪，耶和華乘駕快雲， 臨到埃及。 埃及的偶像在他面前戰兢； 埃及人的心在裏面消化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Egypt. Behold, the LORD rideth upon a swift cloud, and shall come into Egypt: and the idols of Egypt shall be moved at his presence, and the heart of Egypt shall melt in the midst of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:19  |  Isaiah 19:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，在埃及地中必有為耶和華築的一座壇；在埃及的邊界上必有為耶和華[立]的一根柱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall there be an altar to the LORD in the midst of the land of Egypt, and a pillar at the border thereof to the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:20  |  Isaiah 19:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都要在埃及地為萬軍之耶和華作記號和證據。埃及人因為受人的欺壓哀求耶和華，他就差遣一位救主作護衛者，拯救他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be for a sign and for a witness unto the LORD of hosts in the land of Egypt: for they shall cry unto the LORD because of the oppressors, and he shall send them a saviour, and a great one, and he shall deliver them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,179 +6423,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:21  |  Isaiah 19:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必被埃及人所認識。在那日，埃及人必認識耶和華，也要獻祭物和供物敬拜他，並向耶和華許願還願。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD shall be known to Egypt, and the Egyptians shall know the LORD in that day, and shall do sacrifice and oblation; yea, they shall vow a vow unto the LORD, and perform it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:22  |  Isaiah 19:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必擊打埃及，又擊打又醫治，埃及人就歸向耶和華。他必應允他們的禱告，醫治他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD shall smite Egypt: he shall smite and heal it: and they shall return even to the LORD, and he shall be intreated of them, and shall heal them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,179 +6731,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:23  |  Isaiah 19:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，必有從埃及通亞述去的大道。亞述人要進入埃及，埃及人也進入亞述；埃及人要與亞述人一同敬拜[耶和華]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall there be a highway out of Egypt to Assyria, and the Assyrian shall come into Egypt, and the Egyptian into Assyria, and the Egyptians shall serve with the Assyrians.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:24  |  Isaiah 19:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，以色列必與埃及、亞述三國一律，使地上的人得福；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall Israel be the third with Egypt and with Assyria, even a blessing in the midst of the land:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:25  |  Isaiah 19:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為萬軍之耶和華賜福給他們，說：「埃及－我的百姓，亞述－我手的工作，以色列－我的產業，都有福了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom the LORD of hosts shall bless, saying, Blessed be Egypt my people, and Assyria the work of my hands, and Israel mine inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,179 +7193,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:2  |  Isaiah 19:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必激動埃及人攻擊埃及人－ 弟兄攻擊弟兄， 鄰舍攻擊鄰舍； 這城攻擊那城， 這國攻擊那國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set the Egyptians against the Egyptians: and they shall fight every one against his brother, and every one against his neighbour; city against city, and kingdom against kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:3  |  Isaiah 19:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>埃及人的心神必在裏面耗盡； 我必敗壞他們的謀略。 他們必求問偶像和念咒的、 交鬼的、行巫術的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the spirit of Egypt shall fail in the midst thereof; and I will destroy the counsel thereof: and they shall seek to the idols, and to the charmers, and to them that have familiar spirits, and to the wizards.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:4  |  Isaiah 19:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將埃及人交在殘忍主的手中； 強暴王必轄制他們。 這是主－萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Egyptians will I give over into the hand of a cruel lord; and a fierce king shall rule over them, saith the Lord, the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:5  |  Isaiah 19:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>海中的水必絕盡， 河也消沒乾涸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the waters shall fail from the sea, and the river shall be wasted and dried up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:6  |  Isaiah 19:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>江河要變臭； 埃及的河水都必減少枯乾。 葦子和蘆荻都必衰殘；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall turn the rivers far away; and the brooks of defence shall be emptied and dried up: the reeds and flags shall wither.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:7  |  Isaiah 19:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠尼羅河旁的草田， 並沿尼羅河所種的田，都必枯乾。 [莊稼]被[風]吹去，歸於無有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The paper reeds by the brooks, by the mouth of the brooks, and every thing sown by the brooks, shall wither, be driven away, and be no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 19:8  |  Isaiah 19:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>打魚的必哀哭。 在尼羅河一切釣魚的必悲傷； 在水上撒網的必都衰弱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fishers also shall mourn, and all they that cast angle into the brooks shall lament, and they that spread nets upon the waters shall languish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>