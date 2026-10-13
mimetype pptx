--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53d1e4cb870a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re91319e801754056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0f8cfbe4631148a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rca1b4bcf0db749d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c8e61cee1a54e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5145ffdaf0474e52" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra2e21ce116bc4725"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbd442718dfe945e5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad020584bb3943da"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd6d4388bf55447db"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R93c388da02e7448f"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9c4cc08c07454b0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc55bc1806bc24490"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra0758f61e7634203"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3ed2d8d3ed764daf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Reed8860f5a444544"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R471cf08e0ece48da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R96f22dbaf74c4b8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R31902e28ab654cea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re3ce16c7e17f420b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R09355261856b4fef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf8766391c1ab4d02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R940ac00f9feb4ccb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R93497b5b34d44f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R797813a3308c444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R99b4383f8ee3474c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R41af96e49d8b412a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb185cf8032be40b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra4243e698bc2451c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2b4a45ba487d4495"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rab3d2183f72c4c32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R24ec63583bc14359"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R579cd47613cb4eba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbff0a2e1f21046b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R183288deef544860"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R341d3a3dda17422b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R07836e7278084ccd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R778382d7ada04d3f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re4ffcdab2d084f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2e21ce116bc4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad020584bb3943da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8bd2e398b1014874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R48073108842148b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93c388da02e7448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re05cf392e9e94f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f47c973696c41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05693d3017bc4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rac1f503a096245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb540a044622e47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3b33c9d0852b4a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R551a6c908427426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbff5d035f57148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9171914acc354528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re289d7fbc8544a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb7e8f8bf222f4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R31e8887f64c64db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8415e8436ee04faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R026a624cd8d44052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6bce4a890047476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc8157f5a1da84712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb1f32e0e81d64056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R622bf924c3374e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3441e82136da49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R23915bd5ccf84657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9481c6ec3716491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R17fcf31af76d4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf15eef8517414e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R74b0074706ba4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9c4cc08c07454b0d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R47416099e8654f98" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2ba4d533f7cc4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd442718dfe945e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6d4388bf55447db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbfa2a4a04d184952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rec353840af014dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc55bc1806bc24490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra0758f61e7634203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3ed2d8d3ed764daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reed8860f5a444544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R471cf08e0ece48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R96f22dbaf74c4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R31902e28ab654cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re3ce16c7e17f420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R09355261856b4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf8766391c1ab4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R940ac00f9feb4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R93497b5b34d44f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R797813a3308c444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R99b4383f8ee3474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R41af96e49d8b412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb185cf8032be40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra4243e698bc2451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2b4a45ba487d4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rab3d2183f72c4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R24ec63583bc14359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R579cd47613cb4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbff0a2e1f21046b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R183288deef544860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R341d3a3dda17422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R07836e7278084ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R778382d7ada04d3f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R801fe713e39b4f19" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f2bb3f5bb8a4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re93b1c55ea864009" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0cc03351216e4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9b0d94328944708" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf42a7c546d314958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd25a930279244de7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4493031e8554c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7f346e9fc024786" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Radbea3de1ce841b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41cbfd381454415e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R183393402c9844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcef3201e672241be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R63c23e3a8de74e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7f676da103d4dca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R84f10704a0cd45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R109c57238dde4d78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2d48aaec638248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc603228d670741ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra6598c3db96548ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2909585ff860451a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9ec88f922ea04870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R489706a586ad4457" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0929fb89be9044bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd339ecd572084d94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0a2f9d4bf5b04ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91382768784546b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R806a5eff47f04ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeeea2fa58ce4ae2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R889a0a966ff94369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d321cfb182146a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R39a566ca44b6487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf775be203bf14c6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1936a0b756774767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f8fab1528914ea3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfac0d0b578d04ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R088f6a0113dc4d69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R41392f3e84164c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bc021c9565544c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4ba1b84420a94654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R387cb1c2cdb24365" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R380fbcf790ef4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5575ff631d3149d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R771151a57b994d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9126f41887f4044" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7d71f218deb344a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1eddcfa9fa40fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rba2c84cbf767405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2ad0598653a41f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra873d23aac8a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54386c01dd4045b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra56f2812aa4e420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32bd0b7068e14e1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R688ed6d79453455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39ff784ddf6d48a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd435a5c89b6847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25757658dff2403d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc04d64658aa5435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1094de6b70c24471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc6c62123227340d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcfa97cc8dd494435" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R62761e126faf4af5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1840cc407a0642ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R52fa5a15fcd545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4eeeffc0f8284f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R00b8501e72634ef5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3c76f54ce134be6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1094de6b70c24471"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R52fa5a15fcd545e5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6c62123227340d4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4eeeffc0f8284f0b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcfa97cc8dd494435"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R00b8501e72634ef5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra2bfcecae4e04c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8ea1945f26a743c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ba83655df6e464d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7d2793f596b847f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R70937a187960421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b697c040f3f4e35" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8ea1945f26a743c0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8ba83655df6e464d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R70937a187960421a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8b697c040f3f4e35"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48320888782b4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2bcda2c1f97c4d03" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R799056817e7a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf1614a1f9aab4fb0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb55f6670392248b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2bc21d5ac50640ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52a4644038374fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R00547682004f4a32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8e49af1b81742d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R43c441bcc7d045fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8147935927c4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R8784dcdac1c1446a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb35a8e3e987a4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re90403639473437b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5d5366f769a4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R257485347c5645f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca85f328615a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1723a42f3225406e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R809f651404b34c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0835073e53a2420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8ee7b2fbb4d4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0a5d5e5c99174f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8450944449448e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0d0bbbd7a5d045a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbef0c11ac2c49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re808fd175cea4e3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re56eda98431b44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re28d38ad210b4c32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4146143fbb14437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R272914141b7948f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde2fb01777e745ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6ae19e4dc66c45a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra73f0cc1fa154711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R903d6d94b6714cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccfbafd91cc04ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1e2f8532703649dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3695365d637e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R716ab561178c4892" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65cdc80263db41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf31f4cc1578b40b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f7e6d7da0084c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rac37950902054cf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a87190d15374e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2b196608a52e4530" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cced6b4e55a4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R12baf7c9ea514bf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R494d6004c5624dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6b99cb9df341414f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra40b32ed8e0649e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf58fbeed7d814c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf22129c9aa049ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R853c67fb92a74b26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb68fe42690e4489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra3d2294d094844ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2ab5bf890474c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2f18b5fbe2d743c2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第22章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 22 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:9  |  Isaiah 22:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們看見大衛城的破口很多，便聚積下池的水，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have seen also the breaches of the city of David, that they are many: and ye gathered together the waters of the lower pool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:10  |  Isaiah 22:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又數點耶路撒冷的房屋，將房屋拆毀，修補城牆，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye have numbered the houses of Jerusalem, and the houses have ye broken down to fortify the wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,179 +4729,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:11  |  Isaiah 22:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在兩道城牆中間挖一個聚水池可盛舊池的水，卻不仰望做這事的主，也不顧念從古定這事的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye made also a ditch between the two walls for the water of the old pool: but ye have not looked unto the maker thereof, neither had respect unto him that fashioned it long ago.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:12  |  Isaiah 22:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，主－萬軍之耶和華叫人哭泣哀號， 頭上光禿，身披麻布。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day did the Lord GOD of hosts call to weeping, and to mourning, and to baldness, and to girding with sackcloth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:13  |  Isaiah 22:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰知，人倒歡喜快樂， 宰牛殺羊，吃肉喝酒，[說]： 我們吃喝吧！因為明天要死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And behold joy and gladness, slaying oxen, and killing sheep, eating flesh, and drinking wine: let us eat and drink; for to morrow we shall die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:14  |  Isaiah 22:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華親自默示我[說]： 這罪孽直到你們死，斷不得赦免！ 這是主－萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was revealed in mine ears by the LORD of hosts, Surely this iniquity shall not be purged from you till ye die, saith the Lord GOD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:15  |  Isaiah 22:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－萬軍之耶和華這樣說：「你去見掌銀庫的，就是家宰舍伯那，[對他說]：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the Lord GOD of hosts, Go, get thee unto this treasurer, even unto Shebna, which is over the house, and say,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,179 +5499,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:16  |  Isaiah 22:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>『你在這裏做甚麼呢？有甚麼人竟在這裏鑿墳墓，就是在高處為自己鑿墳墓，在磐石中為自己鑿出安身之所？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What hast thou here? and whom hast thou here, that thou hast hewed thee out a sepulchre here, as he that heweth him out a sepulchre on high, and that graveth an habitation for himself in a rock?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:17  |  Isaiah 22:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，耶和華必像[大有力的]人，將你緊緊纏裹，竭力拋去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the LORD will carry thee away with a mighty captivity, and will surely cover thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:18  |  Isaiah 22:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必將你滾成一團，[拋]在寬闊之地，好像拋球一樣。你這主人家的羞辱，必在那裏坐你榮耀的車，也必在那裏死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will surely violently turn and toss thee like a ball into a large country: there shalt thou die, and there the chariots of thy glory shall be the shame of thy lord’s house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:1  |  Isaiah 22:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論異象谷的默示： 有甚麼事使你這[滿城的人]都上房頂呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of the valley of vision. What aileth thee now, that thou art wholly gone up to the housetops?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:19  |  Isaiah 22:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必趕逐你離開官職；你必從你的原位撤下。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will drive thee from thy station, and from thy state shall he pull thee down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:20  |  Isaiah 22:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「到那日，我必召我僕人希勒家的兒子以利亞敬來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, that I will call my servant Eliakim the son of Hilkiah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,179 +6423,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:21  |  Isaiah 22:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將你的外袍給他穿上，將你的腰帶給他繫緊，將你的政權交在他手中。他必作耶路撒冷居民和猶大家的父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will clothe him with thy robe, and strengthen him with thy girdle, and I will commit thy government into his hand: and he shall be a father to the inhabitants of Jerusalem, and to the house of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:22  |  Isaiah 22:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將大衛家的鑰匙放在他肩頭上。他開，無人能關；他關，無人能開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the key of the house of David will I lay upon his shoulder; so he shall open, and none shall shut; and he shall shut, and none shall open.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:23  |  Isaiah 22:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將他[安穩]，像釘子釘在堅固處；他必作為他父家榮耀的寶座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will fasten him as a nail in a sure place; and he shall be for a glorious throne to his father’s house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,179 +6885,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:24  |  Isaiah 22:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他父家所有的榮耀，連兒女帶子孫，都掛在他身上，好像一切小器皿，從杯子到酒瓶掛上一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall hang upon him all the glory of his father’s house, the offspring and the issue, all vessels of small quantity, from the vessels of cups, even to all the vessels of flagons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7681,179 +7039,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:25  |  Isaiah 22:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說：當那日，釘在堅固處的釘子必壓斜，被砍斷落地；掛在其上的重擔必被剪斷。因為這是耶和華說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day, saith the LORD of hosts, shall the nail that is fastened in the sure place be removed, and be cut down, and fall; and the burden that was upon it shall be cut off: for the LORD hath spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:2  |  Isaiah 22:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你這滿處吶喊、大有喧嘩的城， 歡樂的邑啊， 你中間被殺的並不是被刀殺， 也不是因打仗死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou that art full of stirs, a tumultuous city, a joyous city: thy slain men are not slain with the sword, nor dead in battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:3  |  Isaiah 22:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所有的官長一同逃跑， 都為弓箭手所捆綁。 你中間一切被找到的都一同被捆綁； 他們本是逃往遠方的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All thy rulers are fled together, they are bound by the archers: all that are found in thee are bound together, which have fled from far.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:4  |  Isaiah 22:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我說：你們轉眼不看我， 我要痛哭。 不要因我眾民的毀滅， 就竭力安慰我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore said I, Look away from me; I will weep bitterly, labour not to comfort me, because of the spoiling of the daughter of my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:5  |  Isaiah 22:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為主－萬軍之耶和華使「異象谷」 有潰亂、踐踏、煩擾的日子。 城被攻破， 哀聲達到山間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is a day of trouble, and of treading down, and of perplexity by the Lord GOD of hosts in the valley of vision, breaking down the walls, and of crying to the mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:6  |  Isaiah 22:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以攔帶着箭袋， 還有坐戰車的和馬兵； 吉珥揭開盾牌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elam bare the quiver with chariots of men and horsemen, and Kir uncovered the shield.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:7  |  Isaiah 22:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你嘉美的谷遍滿戰車， 也有馬兵在城門前排列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that thy choicest valleys shall be full of chariots, and the horsemen shall set themselves in array at the gate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 22:8  |  Isaiah 22:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他去掉猶大的遮蓋。 那日，你就仰望林庫內的軍器。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he discovered the covering of Judah, and thou didst look in that day to the armour of the house of the forest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>