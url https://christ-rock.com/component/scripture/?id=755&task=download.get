--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9cb2bae206bb4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc6abcca74d884e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re81d5c6e25bc4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R526582df5b9a4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R14a00a5ac619480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4783bf0f16594667" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8bd40f8e2b6b4838"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8024f90d2cf24135"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R229b784a14994681"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re23911bba3c8460b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc21de730a2f04313"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R79476ec0750a41e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48adac4db9d644ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5b29036418c2442f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R361032ca6a964d96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re7f931fc12a9429f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rec4e2806c8e84930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcf2b0dc3f1474443"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra77652854d284354"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R7c5aa00c6c8e455d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3896df7ccd0d4cb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R260647e1165a4385"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbcf7b2fcb9d0476f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R62ca6277f9f746eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rca064b6ab6c2437f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R927593ee608c48f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd741887397f44d75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Red7635b336f74d1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0f6940ef81c94f3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbdff0c8c02b140dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbb526b9af7434ceb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R466abc3e2daf4dea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R303e8708a38746f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3d3701b50ab8488d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re5243d65fcb74b27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R11859cf556624e58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0dce1a6ed0b34d16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R00a077b609a5410c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R20288aa029b84cbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R08eb813df3fc47b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R1febf4732e4240ab"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0576a44e01e14e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8bd40f8e2b6b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R229b784a14994681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R394fc8b2c90947b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd02497c4d7af4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc21de730a2f04313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0565ce75fc7440e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R04541826ee9540b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2b4be1b0bac84175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2956c312caa54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd2a99f9fdff74bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5746767133044ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7ea93c61ee9d4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6bdddba916784601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R84ea86ab00ac4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3aabc3398a844cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R74573e9fcbdb47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf40dd044bb6b4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8052facf52784791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb732a902199b43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rada911c59cd946e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6a7c4560327a4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R478b39ade80f4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R73dba3ee1a7d4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1580f0c97a284cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7152874a6e1448a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R01b5c935d48b4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7a2c1b7d5eef4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4d962388adc14d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb7b24d4d87464b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9fe1a24351334fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R86fba4060ccd4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfc91f040d88c4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R79476ec0750a41e6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rec2c2ad3c8ba4f0a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R568b2782a9d94ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8024f90d2cf24135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re23911bba3c8460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1259c0f5c16841e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R563be715ef244a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48adac4db9d644ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5b29036418c2442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R361032ca6a964d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re7f931fc12a9429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rec4e2806c8e84930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcf2b0dc3f1474443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra77652854d284354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7c5aa00c6c8e455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3896df7ccd0d4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R260647e1165a4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbcf7b2fcb9d0476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R62ca6277f9f746eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rca064b6ab6c2437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R927593ee608c48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd741887397f44d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Red7635b336f74d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0f6940ef81c94f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbdff0c8c02b140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbb526b9af7434ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R466abc3e2daf4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R303e8708a38746f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3d3701b50ab8488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re5243d65fcb74b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R11859cf556624e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0dce1a6ed0b34d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R00a077b609a5410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R20288aa029b84cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R08eb813df3fc47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1febf4732e4240ab" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc600980111747e9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b32917cedcb40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40d82e0b35224979" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re46a2dcba6fa4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f8c47ca296b44a6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R813a4012c2ec4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d0e17537e6a4239" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6d2537cbbfa249aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ebe76fa3c5a488d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R513aedfba87243cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab8f13fc23f64865" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcc70e79454174efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra586784429754276" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6523b18a85ab40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1837e158c6d84283" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R26054be525374c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5df32808e62c4c1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6d3ff4a634cc4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra71c795e9d824fec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0dfed323c1964cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f6ab1791fd84347" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R87047788ac484f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec55ef7446064d5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2317cc270c614dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d5c73269da04680" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbdab0b14fb564c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72c2e30172ca4f75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e626c4716e44ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9f2453c9ea14582" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re9fdd9dd813b4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde43ee4905b84c08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R842596cf95764926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1797553f5cd4117" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R882cbdf4b703459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref54cf6eba9a41e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9d03b3b39f514880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd18b0f91d33347f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7b1da8f6c32b49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1205281ddba74914" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd781567db6dd4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5fc4856ea034080" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra54242ae9e284a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R249c71b50efe416d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R74a34592f84d467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d9af7803bad44d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R47690d9c7a77457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaab5934f4a849fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0a156ed23b274931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd1783cccc24dae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2baac5a52df46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R702f956b02c140ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd74e7c9be0724e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b64a72691ae4fba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1c51c27228c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62e4cf93ff2d4d9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d293127a17b42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb484ee9c5b2b4862" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R24db6de7fa9f4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R814f7947816746ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3232b0125e11404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b93722966874f5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R16cd33db3c224bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8503b7264b84285" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3890ee4d362a4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfa12b9e71bbb4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8a3755d867b147eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rac5ddfa66af24454" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05723b78dc824877" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf422635966564d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2734f06af6a44107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0d323036cf244d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22abf50a5e654dd1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R80b3d8bf3e1c4a6e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa12b9e71bbb4ced"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2734f06af6a44107"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a3755d867b147eb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d323036cf244d72"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rac5ddfa66af24454"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22abf50a5e654dd1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rca70c04eae994a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra269da2fe87a43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03070cd917fc4c98" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra0ef1e21e07f4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R72bc10f9ecf44bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdec48bf7522243ee" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra269da2fe87a43b2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R03070cd917fc4c98"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R72bc10f9ecf44bee"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdec48bf7522243ee"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0cf39103839418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R677a93082be14342" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ddae45917a9439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R27c72892bae24914" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08b10433c25846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd4c97c787ea3498a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02256c5125f646fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R329ac6e9ddf34f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf182c436e994a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R12faf4b0d04e4b6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20c4c5773f8e4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb98916a5b2c440f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R469f94f8cd0845bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R473dfe23df46451e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra47919328ff448a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0b9348a4d01d4402" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f3ff93dbbe74201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R36b626bfc6fc4bf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca8c0bcc409045c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rcd308fb201ca4081" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2e8a83798f54d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8429cc921e2041b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0daea913df5545f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R93ebc2948c274f3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42e096ff4d294c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rce1078c45eb74193" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R907032c0580f45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R446e966d2f1f4ae7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc28c64de010d41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8f6200b103f84881" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30930f9f65544090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8d735960a0324099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceb6f5b94c854583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R634d580760fe46e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R875817bcc8b84f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8258815e96324566" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fc0323d0d71468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0b61bb2093604547" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82f690486dc3477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8546584c53a94b12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R050b51eef3d140a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R0956b292c53b4b3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93232bc2816f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Re52c7b13c5be4178" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95dae4f09de04c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R8ceffa713d6548ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc95a7f7d13834b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rb1d87a879c384872" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96339ca644674946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R05848456191840b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3fc9669bffd4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdc4d56ac656d45d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6851cd7e80184041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R05be5354288b4aca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13f2e6b88d3847d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd7db372492394889" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b967f63c50348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4fdaf2642f884e0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R284c4d4a64b84223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R80fe3085184c473a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R263e758d593e49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R66ad7b5bffba4788" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第43章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 43 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:9  |  Isaiah 43:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>任憑萬國聚集； 任憑眾民會合。 其中誰能將此聲明， 並將先前的事說給我們聽呢？ 他們可以帶出見證來，自顯為是； 或者他們聽見便說：這是真的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let all the nations be gathered together, and let the people be assembled: who among them can declare this, and shew us former things? let them bring forth their witnesses, that they may be justified: or let them hear, and say, It is truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,179 +4887,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:10  |  Isaiah 43:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：你們是我的見證， 我所揀選的僕人。 既是這樣，便可以知道，且信服我， 又明白我就是耶和華。 在我以前沒有真神； 在我以後也必沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are my witnesses, saith the LORD, and my servant whom I have chosen: that ye may know and believe me, and understand that I am he: before me there was no God formed, neither shall there be after me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:11  |  Isaiah 43:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有我是耶和華； 除我以外沒有救主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I, even I, am the LORD; and beside me there is no saviour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:12  |  Isaiah 43:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾指示，我曾拯救，我曾說明， 並且在你們中間沒有別神。 所以耶和華說： 你們是我的見證。 我也是神；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have declared, and have saved, and I have shewed, when there was no strange god among you: therefore ye are my witnesses, saith the LORD, that I am God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:13  |  Isaiah 43:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從有日子以來，我就是神； 誰也不能救人脫離我手。 我要行事誰能阻止呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, before the day was I am he; and there is none that can deliver out of my hand: I will work, and who shall let it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,179 +5503,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:14  |  Isaiah 43:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－你們的救贖主、 以色列的聖者如此說： 因你們的緣故， 我已經打發人到巴比倫去； 並且我要使迦勒底人如逃民， 都坐自己喜樂的船下來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, your redeemer, the Holy One of Israel; For your sake I have sent to Babylon, and have brought down all their nobles, and the Chaldeans, whose cry is in the ships.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:15  |  Isaiah 43:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華－你們的聖者， 是創造以色列的，是你們的君王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the LORD, your Holy One, the creator of Israel, your King.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:16  |  Isaiah 43:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在滄海中開道， 在大水中開路，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, which maketh a way in the sea, and a path in the mighty waters;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:17  |  Isaiah 43:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使車輛、馬匹、軍兵、勇士都出來， 一同躺下，不再起來； 他們滅沒，好像熄滅的燈火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which bringeth forth the chariot and horse, the army and the power; they shall lie down together, they shall not rise: they are extinct, they are quenched as tow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:18  |  Isaiah 43:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 你們不要記念從前的事， 也不要思想古時的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember ye not the former things, neither consider the things of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:1  |  Isaiah 43:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各啊，創造你的耶和華， 以色列啊，造成你的那位， 現在如此說： 你不要害怕！因為我救贖了你。 我曾提你的名召你，你是屬我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now thus saith the LORD that created thee, O Jacob, and he that formed thee, O Israel, Fear not: for I have redeemed thee, I have called thee by thy name; thou art mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:19  |  Isaiah 43:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我要做一件新事； 如今要發現，你們豈不知道嗎？ 我必在曠野開道路， 在沙漠開江河。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will do a new thing; now it shall spring forth; shall ye not know it? I will even make a way in the wilderness, and rivers in the desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:20  |  Isaiah 43:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>野地的走獸必尊重我； 野狗和鴕鳥也必如此。 因我使曠野有水， 使沙漠有河， 好賜給我的百姓、我的選民喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beast of the field shall honour me, the dragons and the owls: because I give waters in the wilderness, and rivers in the desert, to give drink to my people, my chosen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:21  |  Isaiah 43:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這百姓是我為自己所造的， 好述說我的美德。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This people have I formed for myself; they shall shew forth my praise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:22  |  Isaiah 43:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各啊，你並沒有求告我； 以色列啊，你倒厭煩我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou hast not called upon me, O Jacob; but thou hast been weary of me, O Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,179 +7043,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:23  |  Isaiah 43:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你沒有將你的羊帶來給我作燔祭， 也沒有用祭物尊敬我； 我沒有因供物使你服勞， 也沒有因乳香使你厭煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast not brought me the small cattle of thy burnt offerings; neither hast thou honoured me with thy sacrifices. I have not caused thee to serve with an offering, nor wearied thee with incense.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7801,179 +7197,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:24  |  Isaiah 43:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你沒有用銀子為我買菖蒲， 也沒有用祭物的脂油使我飽足； 倒使我因你的罪惡服勞， 使我因你的罪孽厭煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast bought me no sweet cane with money, neither hast thou filled me with the fat of thy sacrifices: but thou hast made me to serve with thy sins, thou hast wearied me with thine iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:25  |  Isaiah 43:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有我為自己的緣故塗抹你的過犯； 我也不記念你的罪惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I, even I, am he that blotteth out thy transgressions for mine own sake, and will not remember thy sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:26  |  Isaiah 43:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要提醒我，你我可以一同辯論； 你可以將[你的理]陳明，自顯為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put me in remembrance: let us plead together: declare thou, that thou mayest be justified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:27  |  Isaiah 43:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的始祖犯罪； 你的師傅違背我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy first father hath sinned, and thy teachers have transgressed against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:28  |  Isaiah 43:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我要辱沒聖所的首領， 使雅各成為咒詛， 使以色列成為辱罵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I have profaned the princes of the sanctuary, and have given Jacob to the curse, and Israel to reproaches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:2  |  Isaiah 43:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你從水中經過，我必與你同在； 你詵過江河，水必不漫過你； 你從火中行過，必不被燒， 火焰也不着在你身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou passest through the waters, I will be with thee; and through the rivers, they shall not overflow thee: when thou walkest through the fire, thou shalt not be burned; neither shall the flame kindle upon thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:3  |  Isaiah 43:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我是耶和華－你的神， 是以色列的聖者－你的救主； 我已經使埃及作你的贖價， 使古實和西巴代替你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am the LORD thy God, the Holy One of Israel, thy Saviour: I gave Egypt for thy ransom, Ethiopia and Seba for thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:4  |  Isaiah 43:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我看你為寶為尊； 又因我愛你， 所以我使人代替你， 使列邦人替換你的生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Since thou wast precious in my sight, thou hast been honourable, and I have loved thee: therefore will I give men for thee, and people for thy life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:5  |  Isaiah 43:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要害怕，因我與你同在； 我必領你的後裔從東方來， 又從西方招聚你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear not: for I am with thee: I will bring thy seed from the east, and gather thee from the west;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:6  |  Isaiah 43:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要對北方說，交出來！ 對南方說，不要拘留！ 將我的眾子從遠方帶來， 將我的眾女從地極領回，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will say to the north, Give up; and to the south, Keep not back: bring my sons from far, and my daughters from the ends of the earth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:7  |  Isaiah 43:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是凡稱為我名下的人， 是我為自己的榮耀創造的， 是我所做成，所造作的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even every one that is called by my name: for I have created him for my glory, I have formed him; yea, I have made him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 43:8  |  Isaiah 43:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要將有眼而瞎、 有耳而聾的民都帶出來！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring forth the blind people that have eyes, and the deaf that have ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>