--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -13,100 +13,100 @@
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R31e0be5130c84d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R46502359240b48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3aa71f0d0b874db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R015b5e45c8134df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea200c6c201f42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R72ac7681fe224cd6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R180337ffeaea4269"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf1ed55a77a7645dd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0eb52a449d224370"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf4b0e3cfb0dd4629"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1b6e4ba4b8f441b1"/>
-[...6 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R26f6c2d70d0a42c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R97740376fa554411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ref4b356c39d54d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R059cf50626bc4d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfa252df934054e32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd6003458d02f4355"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R907652a4e3e54e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R78a5ecb084314530"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R328aacfe6f8f4386"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0cb81a050cac4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R180337ffeaea4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0eb52a449d224370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R868b090802d24b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R73b42c0b224247a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b6e4ba4b8f441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a829af5d02549d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf7dce3128c604439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57fa73a0b0344035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2bfb40d8c7c84a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf49eab2ab3464e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R57587947cbcd4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R26f6c2d70d0a42c4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb7de0311f2094376" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfa933f11f0d44831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1ed55a77a7645dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4b0e3cfb0dd4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rebc2d683a6364590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra8ea307852cb4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R97740376fa554411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref4b356c39d54d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R059cf50626bc4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa252df934054e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd6003458d02f4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R907652a4e3e54e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R78a5ecb084314530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R328aacfe6f8f4386" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1d3c94f13bf2419c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -310,72 +310,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb475561aeab453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc400d53849d442f0" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfdba1bc5260e40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R385036c5e64d42ba" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04dfd37cb60f4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46ad4c5aae2641f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5dca85901b234201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R593509d73e674347" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b23a44d95c54dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f010d37db554cf5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0fe5f93c69c0449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc80f525813914d72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1e5b49d64a847c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfc0318bd82b47d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5c67c8313fcc442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R178121b813f94d53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f7a7898c7bb40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf660bfb018f547b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc322337474944a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94856e673fb94236" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1094,100 +1094,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1bc646b5121f4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd805efe672d0496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7e1e94f7bd243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3c29900d40054fe1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra82d573cef65451f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R916d005dc9874880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5cc19a9905f340d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0c6fdffc3b814f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8a409ed5f2874eac" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e46815365d04a38" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd805efe672d0496f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5cc19a9905f340d5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7e1e94f7bd243bd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0c6fdffc3b814f0b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2213,116 +2213,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3c29900d40054fe1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8a409ed5f2874eac"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfb613b76814a4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf58065e40ee44565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5061f3b828184e76" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc7d73457894148bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3deb80d35b7e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref691cb3ab704c17" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf58065e40ee44565"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5061f3b828184e76"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3deb80d35b7e42a2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ref691cb3ab704c17"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2386,72 +2386,72 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92814c28692c497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R54e90cda1a4e4cb8" /></Relationships>
-[...20 lines deleted...]
-<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08651ddb2aa745e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R576496742d7048f6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63619bf62de24b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0cea7c2208644f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc876252fe6804acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R64b915294d004c88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd31ea56a40b34fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re995e70d059a4873" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refc3c889c15f4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf8171e52fc9f421a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61579f329b544591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2261be6ac57b45d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd07d893ee89f403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb03915c5dda742d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18b75ca4511d4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R44f75ef687064dc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R330da70a690f4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra93da73a96b540d5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2469,65 +2469,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2545,183 +2549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:1  |  Isaiah 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>唉！古實河外翅膀刷刷響聲之地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to the land shadowing with wings, which is beyond the rivers of Ethiopia:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2737,183 +2703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:2  |  Isaiah 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>差遣使者在水面上， 坐蒲草船過海。 [先知說]：你們快行的使者， 要到高大光滑的民那裏去。 自從開國以來，那民極其可畏， 是分[地界]踐踏[人]的； 他們的地有江河分開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That sendeth ambassadors by the sea, even in vessels of bulrushes upon the waters, saying, Go, ye swift messengers, to a nation scattered and peeled, to a people terrible from their beginning hitherto; a nation meted out and trodden down, whose land the rivers have spoiled!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2929,183 +2857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:3  |  Isaiah 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上一切的居民和地上所住的人哪， 山上豎立大旗的時候你們要看； 吹角的時候你們要聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All ye inhabitants of the world, and dwellers on the earth, see ye, when he lifteth up an ensign on the mountains; and when he bloweth a trumpet, hear ye.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3121,183 +3011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:4  |  Isaiah 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對我這樣說： 我要安靜，在我的居所觀看， 如同日光中的清熱， 又如露水的雲霧在收割的熱天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For so the LORD said unto me, I will take my rest, and I will consider in my dwelling place like a clear heat upon herbs, and like a cloud of dew in the heat of harvest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3313,179 +3165,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:5  |  Isaiah 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>收割之先，花開已謝， 花也成了將熟的葡萄； 他必用鐮刀削去嫩枝， 又砍掉蔓延的枝條，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For afore the harvest, when the bud is perfect, and the sour grape is ripening in the flower, he shall both cut off the sprigs with pruning hooks, and take away and cut down the branches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3505,179 +3319,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:6  |  Isaiah 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都要撇給山間的鷙鳥和地上的野獸。 夏天，鷙鳥要宿在其上； 冬天，野獸都臥在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall be left together unto the fowls of the mountains, and to the beasts of the earth: and the fowls shall summer upon them, and all the beasts of the earth shall winter upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3697,183 +3473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 18:7  |  Isaiah 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那時，這高大光滑的民， 就是從開國以來極其可畏、 分[地界]踐踏[人]的， 他們的地有江河分開； 他們必將禮物奉給萬軍之耶和華， 就是奉到錫安山－ 耶和華安置他名的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that time shall the present be brought unto the LORD of hosts of a people scattered and peeled, and from a people terrible from their beginning hitherto; a nation meted out and trodden under foot, whose land the rivers have spoiled, to the place of the name of the LORD of hosts, the mount Zion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>