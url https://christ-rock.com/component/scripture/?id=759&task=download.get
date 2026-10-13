--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R654baa7e28df435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab58f636c9ed45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3797ba5bd4614c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95d97dba6c424e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9039d9c2f20a4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb6326b63d4f34569" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R366c29da3baa4838"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3700bd3823974cf2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R59d753b0a56d4f87"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ea455d147ff424f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3987ceb0e7e643b1"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0ff4cb69fa1749a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4b03bf3e2c2b4fae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re2cbd1bd31b643b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R17341b49ce5a4433"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Raceaf7e132a845c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R912f072dfb7b4de0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re71881359b1f431f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R11ce0a02e1d14f77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdf4fe7e7272a4028"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf8b6d8f0f3104c8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5169ef0df2d348a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1f469df92c5f45d1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R96908803318f4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R366c29da3baa4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d753b0a56d4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7202a77968db4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rded98949ee0f4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3987ceb0e7e643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2984f062a7b64698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R932a93104a564521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf80a4e4aff694bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37c53fc42205402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R98fa882fa1414e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2116e923b0b6447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R371c6bfe951a49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R182bce739c0c4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R28aa949556d441f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0ff4cb69fa1749a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9de539950e7d4dba" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ref1ea59167db496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3700bd3823974cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ea455d147ff424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re942790461ee4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5f1bfa377b804f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b03bf3e2c2b4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re2cbd1bd31b643b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R17341b49ce5a4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raceaf7e132a845c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R912f072dfb7b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re71881359b1f431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R11ce0a02e1d14f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf4fe7e7272a4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf8b6d8f0f3104c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5169ef0df2d348a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f469df92c5f45d1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R51bd4321a1824099" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4bee6d8a6ecb4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1346e33f9cf34c41" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1557a175f424bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra23b2ecae292436e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra8db56d18c054746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffbe67a8d17d4db3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb7342965ddbe4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R331422f0f79a4733" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rea26a09521a64a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2625c99f87cf4666" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R14adf04070e846d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R674a65e73b7e4ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc420f669bef849c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8253043f714c4b15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62b6cd512ec24d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54204b8548854efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R03f3d88286f04091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree49e0a55ee948c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3337578025dc43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb672eff124ad48c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R73d3707217b24dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6cfa99e7b3a4ef1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb2785e5938254a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcfc3fea71f143e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R05fbb98a5c6d4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c62eae4a539423b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c9cf01fcf384b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R12932886598b4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3af35d9f4c8041ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra8893d4dcd2c4b6e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra564b6108f424f9c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd758c7fc5794a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R02e00360b2694330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raee257b138744f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5496a493832a45a7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re048b5f09e514785" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12932886598b4780"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02e00360b2694330"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3af35d9f4c8041ad"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raee257b138744f15"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra8893d4dcd2c4b6e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5496a493832a45a7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfb27350873f54664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7c12557fcef47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd696ca550a3345b9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9ab81a6c7d4d46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb2c060d6a7f54392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea7a5c6b63d34ae7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re7c12557fcef47af"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd696ca550a3345b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb2c060d6a7f54392"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea7a5c6b63d34ae7"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R623508d34f2a4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf4ed4924d5ec4a7d" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf637bcdd3f74d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R303f84ba4d394f07" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67a5af25b0a64ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R20bf71c3b73b4031" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f6c89267c7e4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0b633b727fc04741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R388ea4ecb71347f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb7603fd3888d481e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6798bf07a9174c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbff21f0b16204fcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7e2e46d79554919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R374f7cef41b1439a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf73dffad1fb429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdaf8cd181b0649fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8da71a4a76e34430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R55752696f35046a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f6296790b6d4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re2b7661ff17b4745" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8a26f9ad26c443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R511693955d4345f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcda3ea1166bf4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R65529dbab4cd462a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07319182773d4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8e9940f926b0411a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第35章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 35 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:9  |  Isaiah 35:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏必沒有獅子， 猛獸也不登這路； 在那裏都遇不見， 只有贖民在那裏行走。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No lion shall be there, nor any ravenous beast shall go up thereon, it shall not be found there; but the redeemed shall walk there:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,179 +3015,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:10  |  Isaiah 35:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且耶和華救贖的民必歸回， 歌唱來到錫安； 永樂必歸到他們的頭上； 他們必得着歡喜快樂， 憂愁歎息盡都逃避。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the ransomed of the LORD shall return, and come to Zion with songs and everlasting joy upon their heads: they shall obtain joy and gladness, and sorrow and sighing shall flee away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:1  |  Isaiah 35:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>曠野和乾旱之地必然歡喜； 沙漠也必快樂； 又像玫瑰開花，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wilderness and the solitary place shall be glad for them; and the desert shall rejoice, and blossom as the rose.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:2  |  Isaiah 35:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必開花繁盛， 樂上加樂，而且歡呼。 黎巴嫩的榮耀， 並迦密與沙崙的華美，必賜給它。 人必看見耶和華的榮耀， 我們神的華美。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall blossom abundantly, and rejoice even with joy and singing: the glory of Lebanon shall be given unto it, the excellency of Carmel and Sharon, they shall see the glory of the LORD, and the excellency of our God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:3  |  Isaiah 35:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要使軟弱的手堅壯， 無力的膝穩固。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Strengthen ye the weak hands, and confirm the feeble knees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:4  |  Isaiah 35:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對膽怯的人說： 你們要剛強，不要懼怕。 看哪，你們的神必來報仇， 必來施行極大的報應； 他必來拯救你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say to them that are of a fearful heart, Be strong, fear not: behold, your God will come with vengeance, even God with a recompence; he will come and save you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:5  |  Isaiah 35:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，瞎子的眼必睜開； 聾子的耳必開通。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the eyes of the blind shall be opened, and the ears of the deaf shall be unstopped.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:6  |  Isaiah 35:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，瘸子必跳躍像鹿； 啞巴的舌頭必能歌唱。 在曠野必有水發出； 在沙漠必有河湧流。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the lame man leap as an hart, and the tongue of the dumb sing: for in the wilderness shall waters break out, and streams in the desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:7  |  Isaiah 35:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>發光的沙要變為水池； 乾渴之地要變為泉源。 在野狗躺臥之處， 必有青草、蘆葦，和蒲草。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the parched ground shall become a pool, and the thirsty land springs of water: in the habitation of dragons, where each lay, shall be grass with reeds and rushes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,179 +4247,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 35:8  |  Isaiah 35:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏必有一條大道， 稱為聖路。 污穢人不得經過， 必專為贖民行走； 行路的人雖愚昧， 也不致失迷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And an highway shall be there, and a way, and it shall be called The way of holiness; the unclean shall not pass over it; but it shall be for those: the wayfaring men, though fools, shall not err therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>