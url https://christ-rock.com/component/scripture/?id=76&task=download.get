--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9061bd56e68d4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5185be2e31484c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra8dc2d21a29a426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R068c21b9456549b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R529a4f008bdd4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1728e273b30a4a50" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R30079100a9c44468"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7345f2623351486e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb8225c67e5124a4c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3b290bd1031f4532"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R684c8ca6b0f8417b"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8219faabafb745fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdaca3fa387084551"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd745b55a47a54e80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf83f7710912a4f26"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6e527b733b5d4979"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R184196c179004c35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc55e31b4d9d246a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re9c62b67ff774bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9e49954160af45f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8fb96b9bf3854f4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R346b31b3c7684112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3830d3c292f1463b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfd5627e630ea4a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R02c04ee9a76d48eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R34ceaba150274480"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5e736aea36914de0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R68d911b39e234803"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2b1d7079014340c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1286d840812b419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc5db1a4cab204431"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R62381e0a1e854dff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re1378d269c434365"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rac449ff0961f41b9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4a0b0664f46b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30079100a9c44468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8225c67e5124a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdc627a4d244146a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5229b7520dcc4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R684c8ca6b0f8417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R17dc5bfdd66c4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R396d4c0a570d4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc9d2b0108b9640f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R01386e52b2f74341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R551cec84795e48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re6342b8e0bb24e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9cbaf02e9e284035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56fe015e2a5b4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5fa5565e07db43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdb0c2722efe14624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R86fc9405bf4f4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0fad220f71904e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2ea1533fad0b4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5852dc7376484950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8845d1e6852e4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1e1b4ffd22f94d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6e3c1f96aaaf40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59735b74cf4d4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e35f514256346a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0c7cd851056b44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8219faabafb745fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R84b5157702c548c8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reede62a2507e4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7345f2623351486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b290bd1031f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc8c64823942a4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re6ac9d5871804810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdaca3fa387084551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd745b55a47a54e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf83f7710912a4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6e527b733b5d4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R184196c179004c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc55e31b4d9d246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re9c62b67ff774bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9e49954160af45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8fb96b9bf3854f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R346b31b3c7684112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3830d3c292f1463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd5627e630ea4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R02c04ee9a76d48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R34ceaba150274480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5e736aea36914de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R68d911b39e234803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2b1d7079014340c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1286d840812b419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc5db1a4cab204431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R62381e0a1e854dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re1378d269c434365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rac449ff0961f41b9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8afbfdbcfaaf4fb2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f64693e168b4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra23595ca1808439f" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfeb32b019f9c4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8b86695d861499d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R17951577e9144c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R916c2cb1ae124631" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb41c4dff047e4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6398d48e56444c4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf43a09d0ad694eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06d9d2ab98af42b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5deeafdeda954ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1416eb8c6af640bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8e5063b7a4f64173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f754a08ad974990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R568ecc42d5b34da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ea46144202644fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re50732951d19473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552108f9f1e74460" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reed36af31d7b4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18396cf7dd9640dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb217fe401c1a4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bbaff9a39814127" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1f00768862d040e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R412ea69868824471" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R44dbc25a40ab4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R651b54da954b4acb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra92dede8fdad47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42c0cae976434b48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re173ddf5447d4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c5bc408d41342b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8dcba02df3274b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4447cb4791ba45f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R50ec81a6ba604387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca7f2c5b701046af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6fd935f73b3b4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc90a455b3c1417d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51f6a4c6c29d475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7e7c286667141e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8002792bcef740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6658a08eb88e4e79" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6421277b84a74a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raad280a68f5f4572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfdf88074d8de419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ea5786f83224594" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcd7e44cd8b404eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ea5312ddcee428c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4ea0422243154661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R803b96cf94194da9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R42160ebdb80a4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3134a9fe2bd7468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9d04c1c6961d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc52252de949a4fce" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a6e3ab7710945b5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b7c7880c4474ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb7a753cfcb8b429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3a6b2bdf4f3d430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ree43f4b94b43441e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85bf437531c54b55" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3134a9fe2bd7468d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb7a753cfcb8b429c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9d04c1c6961d473b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a6b2bdf4f3d430d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc52252de949a4fce"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ree43f4b94b43441e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R926eead7cd0448ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad17133c13474a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R933b741a433d4a0f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb202ba2999f347f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf72b0b52d3024a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cd8f2016fb44192" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad17133c13474a9e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R933b741a433d4a0f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf72b0b52d3024a7e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4cd8f2016fb44192"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20fb29f24d6c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8153d6b762ec4f99" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c94b78d2f924c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R059f84a6cdf741ae" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R015af6220b4946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raefbfcc76e7d4749" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04ef635b4aac4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0ad457c1089a4403" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35f8c93c8bbb4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra902a47cac484d38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd775438cfbd64db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R66a8da0e58c146ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3ff4cc2c02c4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra29dba5073b5414f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e4896a948e64717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rff4b7f602e3b4db4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ecbf77fda9947d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R90fa5dd966fc482a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2cdcf8c26d54ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1ac6a887b349499f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a253a7d96b44ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R27981449ca6d4c97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc06cc35f6ff6440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R52ec160117b949c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a687c73051d4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R95c68ef59d404f6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf66b3fcc39014c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R84cd8ace158b4f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raef5adef192e4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R462716c1db8d4383" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb921b4a09d6e4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf0ba7cac77cd468a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f89a3d9843f4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3e3ff8b0e4ef4f6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf998f304501942f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc6a674136a9d4a8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29120f77624a4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra93e4f9dc6164535" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e07581ccb0045a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R575611b916014bed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4297966d0dfb4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3d19d034a573432b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec633d1447a4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1f3e707ff4064e0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R434a4c891b7c475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb83973beb3154019" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e25322b04044b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1cadfa82bfc34950" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Peter 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:9  |  2 Peter 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若沒有這幾樣，就是眼瞎，只看見近處的，忘了他舊日的罪已經得了潔淨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that lacketh these things is blind, and cannot see afar off, and hath forgotten that he was purged from his old sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:10  |  2 Peter 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以弟兄們，應當更加殷勤，使你們所蒙的恩召和揀選堅定不移。你們若行這幾樣，就永不失腳；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore the rather, brethren, give diligence to make your calling and election sure: for if ye do these things, ye shall never fall:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:11  |  2 Peter 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，必叫你們豐豐富富地得以進入我們主－救主耶穌基督永遠的國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For so an entrance shall be ministered unto you abundantly into the everlasting kingdom of our Lord and Saviour Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:12  |  2 Peter 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們雖然曉得這些事，並且在你們已有的真道上堅固，我卻要將這些事常常提醒你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I will not be negligent to put you always in remembrance of these things, though ye know them, and be established in the present truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:13  |  2 Peter 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我以為應當趁我還在這帳棚的時候提醒你們，激發你們；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, I think it meet, as long as I am in this tabernacle, to stir you up by putting you in remembrance;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:14  |  2 Peter 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為知道我脫離這帳棚的時候快到了，正如我們主耶穌基督所指示我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that shortly I must put off this my tabernacle, even as our Lord Jesus Christ hath shewed me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:15  |  2 Peter 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且，我要盡心竭力，使你們在我去世以後時常記念這些事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover I will endeavour that ye may be able after my decease to have these things always in remembrance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:16  |  2 Peter 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們從前將我們主耶穌基督的大能和他降臨的事告訴你們，並不是隨從乖巧捏造的虛言，乃是親眼見過他的威榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we have not followed cunningly devised fables, when we made known unto you the power and coming of our Lord Jesus Christ, but were eyewitnesses of his majesty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:17  |  2 Peter 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從父神得尊貴榮耀的時候，從極大榮光之中有聲音出來，向他說：「這是我的愛子，我所喜悅的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he received from God the Father honour and glory, when there came such a voice to him from the excellent glory, This is my beloved Son, in whom I am well pleased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:18  |  2 Peter 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們同他在聖山的時候，親自聽見這聲音從天上出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this voice which came from heaven we heard, when we were with him in the holy mount.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:1  |  2 Peter 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作耶穌基督僕人和使徒的西門‧彼得寫信給那因我們的神和救主耶穌基督之義、與我們同得一樣寶貴信心的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Simon Peter, a servant and an apostle of Jesus Christ, to them that have obtained like precious faith with us through the righteousness of God and our Saviour Jesus Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,179 +5699,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:19  |  2 Peter 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們並有先知更確的預言，如同燈照在暗處。你們在這預言上留意，直等到天發亮，晨星在你們心裏出現的時候，才是好的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have also a more sure word of prophecy; whereunto ye do well that ye take heed, as unto a light that shineth in a dark place, until the day dawn, and the day star arise in your hearts:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:20  |  2 Peter 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一要緊的，該知道經上所有的預言沒有可隨私意解說的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing this first, that no prophecy of the scripture is of any private interpretation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:21  |  2 Peter 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為預言從來沒有出於人意的，乃是人被聖靈感動，說出神的話來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the prophecy came not in old time by the will of man: but holy men of God spake as they were moved by the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:2  |  2 Peter 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安，因你們認識神和我們主耶穌，多多地加給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace and peace be multiplied unto you through the knowledge of God, and of Jesus our Lord,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:3  |  2 Peter 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的神能已將一切關乎生命和虔敬的事賜給我們，皆因我們認識那用自己榮耀和美德召我們的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According as his divine power hath given unto us all things that pertain unto life and godliness, through the knowledge of him that hath called us to glory and virtue:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,179 +6469,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:4  |  2 Peter 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，他已將又寶貴又極大的應許賜給我們，叫我們既脫離世上從情慾來的敗壞，就得與神的性情有分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereby are given unto us exceeding great and precious promises: that by these ye might be partakers of the divine nature, having escaped the corruption that is in the world through lust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:5  |  2 Peter 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正因這緣故，你們要分外地殷勤；有了信心，又要加上德行；有了德行，又要加上知識；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And beside this, giving all diligence, add to your faith virtue; and to virtue knowledge;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:6  |  2 Peter 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有了知識，又要加上節制；有了節制，又要加上忍耐；有了忍耐，又要加上虔敬；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to knowledge temperance; and to temperance patience; and to patience godliness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:7  |  2 Peter 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有了虔敬，又要加上愛弟兄的心；有了愛弟兄的心，又要加上愛[眾人的心]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to godliness brotherly kindness; and to brotherly kindness charity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得後書 1:8  |  2 Peter 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若充充足足地有這幾樣，就必使你們在認識我們的主耶穌基督上不至於閒懶不結果子了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if these things be in you, and abound, they make you that ye shall neither be barren nor unfruitful in the knowledge of our Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>