--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfbbf9dba200647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re19ac0844bde4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R354f1515f4c54fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R114891e9fc9a4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65dc144e85384278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R32fddea45ffb4418" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R720196061304479b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R912420bd0a34455e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R560661e2149a463b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R947c6a4b2e484579"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9ffcfaf91c064e86"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1539817135b84491"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84c04d97c32d40ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b4971445ef443ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf84f52fe11b64d98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R26fb74b536cf4592"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R00bc3484a7e74611"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5378e01797fe4d9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0349b8427fa843e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R75f5d87a98f84c94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R91274e4e74fc404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0c48a730dcf24795"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R209efc1f909940b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf77d4f4b4c7e4f56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5429918ce0b84651"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7dd9fa66cb2042c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R43d9db4a0a3b4f9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3bf3592e699e4c10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Raa88d2d98bff41f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7875ee86f0bd4e49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2eea7cf8f62f4d66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R257b884997094119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf766af5ef757428d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8c6b791353ae4b47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R4d07235d6fde4c5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1c10ec6bda5244b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R187d03c7c0074985"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb90be9c7c679405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R720196061304479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R560661e2149a463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8579b628113b44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R729fa87f7287470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9ffcfaf91c064e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R45c596c98f6b484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R54e6b0c677b546af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rad615eb0ec154b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf85928c0a62b40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d917f2e49744184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re0565e5c3d114cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra5e0b40d2cee4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re6669fde3c504595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8a33409cc0934971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2a239d58f4924143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re21848c65a8e4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R09f8869300f64f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5d12b0229818418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdfdc186dc570495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R43c494f94b3e4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a1479e6663c4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8dbffae9b7624cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R04b68bd24b924ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R05b98dedf0d440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6f0a9347291c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra69b90cb5bfc42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbb33802375204b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Refd0f90d1f544eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1539817135b84491" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R246a03011da74ef6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R53c13b9bda964f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R912420bd0a34455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947c6a4b2e484579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R99d396122af24b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6f7034876e174fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84c04d97c32d40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b4971445ef443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf84f52fe11b64d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R26fb74b536cf4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R00bc3484a7e74611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5378e01797fe4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0349b8427fa843e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R75f5d87a98f84c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R91274e4e74fc404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0c48a730dcf24795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R209efc1f909940b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf77d4f4b4c7e4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5429918ce0b84651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7dd9fa66cb2042c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R43d9db4a0a3b4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3bf3592e699e4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raa88d2d98bff41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7875ee86f0bd4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2eea7cf8f62f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R257b884997094119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf766af5ef757428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8c6b791353ae4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4d07235d6fde4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1c10ec6bda5244b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R187d03c7c0074985" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4d7a6a7430a2441e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78594b00f9af490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R976e39127cd54235" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8e71ef6391944d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2fb13fc6cd34f2f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40f97ab6fbcb45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f01aa83646640e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdfb4dca7db8149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e1b7a66ce4f43d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd75d4c1336604dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd97c948ed4184049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc05f99e00d554658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa30141844e948c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda276d3e8dd54487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1bba0b80ac34fc5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rff0d5ecd47364086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f7564662a67458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rda32de725a6f4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89c7aaa9e8834da3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1ac0b01f86444b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f91bb7177a24003" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5a36b2909c8248aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ead704846ae4276" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R75e8e25796e843d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25451665ddff4eab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc3c1280385db4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95865b83137a4643" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raf66a0d516704548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab0f48ce607c4bc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfa9015fd35664e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60c7f1d0613e486f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0a3be4e278374639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dce20b57e714e3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re96ac97e368548d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e94b6617d8d4a30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R97406deb2aa442a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R354dc2638d8c400f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd7618d3b1f064b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ceeefbe8a1e4c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rde076e2a12a34369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44ffc83cd0d148d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R222f3111dd3e4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48be9e2616b845a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1d715212bea04ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c8d22216fe144c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1f51195175da4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86f8a0edde7c426e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red089e299b4d448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec2e2bf901a4642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re3bced08f17548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0c0177d15734f70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3738fa0a47b94773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfda12dfe7bdf42d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1f33162431714fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a8710a6db12408c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9f31ce9af0354b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd32c9147198d4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcd50e540c9394836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2bcac1b1a8a9493c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c54ddb235b14f3c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1316b887a3fe4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R87845711a9184a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re011c5fc15bd4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R54ca0bcf35824467" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5da5e915c46a4125" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd32c9147198d4be1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87845711a9184a2b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcd50e540c9394836"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re011c5fc15bd4968"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2bcac1b1a8a9493c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R54ca0bcf35824467"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7872a203833849ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6e8e4db81d0d495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b110293826e44db" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5c989e9d7c9d4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb5c311ba0d34a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fb186b105974373" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6e8e4db81d0d495b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7b110293826e44db"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfb5c311ba0d34a4c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1fb186b105974373"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddb48f2af3e3411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb02f8408d91418a" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ef4faaf00134343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc2b78a5f423d431c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8c1ce5b3a894c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2297800083ba48e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69c81cfe1aac4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8feb1cf00e5b4b97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccce5c010f204bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0cc8bf929f614799" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6297fdc2bd544a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R01659f60df724db8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50a455ccdc56477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R34222e84c5c848a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re24077e858f14733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re919cd2f727143eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad4d1923847e4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R489a09d5468a455a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0639e01980604aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R15debac1d7a94f1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdde4a2a089a4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rab0426f061aa47d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74f5af4a3a6d42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3a706e8181194905" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce4482d2a9374cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R836be2dc55e44ca3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbeeff98d49d4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc9e2e76bcd7e4849" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d817135368d4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R982d9ae5a9f54fc5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d6af9492a3c4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra7ab49c248fb45cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ca5a50cb42f4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R0ea9631e6b6a41f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f2cc5a2be0b487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd4a8cf53176d4101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a5b692811844b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9261afb78c394070" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0328a66e746e4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R413575894e6e474c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra78f8084871b412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc1cdbff315ca41b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a78359bf29848f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4b40f7bfddcd4756" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53a1973ed1a4407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R99b30dd795894af8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0caac8e36f364376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R62e09aa7464a46c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ff97cf435d84467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rca904a6f6ae24266" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13cffb0047524fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R79024669c261466e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e134b5c1510492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9bbc6e0a946e427b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第33章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 33 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:9  |  Isaiah 33:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地上悲哀衰殘； 黎巴嫩羞愧枯乾； 沙崙像曠野； 巴珊和迦密[的樹林]凋殘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The earth mourneth and languisheth: Lebanon is ashamed and hewn down: Sharon is like a wilderness; and Bashan and Carmel shake off their fruits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:10  |  Isaiah 33:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 現在我要起來； 我要興起； 我要勃然而興。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now will I rise, saith the LORD; now will I be exalted; now will I lift up myself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:11  |  Isaiah 33:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要懷的是糠詷， 要生的是碎稭； 你們的氣就是吞滅自己的火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall conceive chaff, ye shall bring forth stubble: your breath, as fire, shall devour you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:12  |  Isaiah 33:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列邦必像已燒的石灰， 像已割的荊棘在火中焚燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the people shall be as the burnings of lime: as thorns cut up shall they be burned in the fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:13  |  Isaiah 33:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們遠方的人當聽我所行的； 你們近處的人當承認我的大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, ye that are far off, what I have done; and, ye that are near, acknowledge my might.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,179 +5087,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:14  |  Isaiah 33:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安中的罪人都懼怕； 不敬虔的人被戰兢抓住。 我們中間誰能與吞滅的火同住？ 我們中間誰能與永火同住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sinners in Zion are afraid; fearfulness hath surprised the hypocrites. Who among us shall dwell with the devouring fire? who among us shall dwell with everlasting burnings?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:15  |  Isaiah 33:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行事公義、說話正直、 憎惡欺壓的財利、 擺手不受賄賂、 塞耳不聽流血的話， 閉眼不看邪惡事的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that walketh righteously, and speaketh uprightly; he that despiseth the gain of oppressions, that shaketh his hands from holding of bribes, that stoppeth his ears from hearing of blood, and shutteth his eyes from seeing evil;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:16  |  Isaiah 33:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必居高處； 他的保障是磐石的堅壘； 他的糧必不缺乏； 他的水必不斷絕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall dwell on high: his place of defence shall be the munitions of rocks: bread shall be given him; his waters shall be sure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:17  |  Isaiah 33:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眼必見王的榮美， 必見遼闊之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine eyes shall see the king in his beauty: they shall behold the land that is very far off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:18  |  Isaiah 33:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的心必思想那驚嚇的事， [自問說]：記數目的在哪裏呢？ 平[貢銀]的在哪裏呢？ 數戍樓的在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thine heart shall meditate terror. Where is the scribe? where is the receiver? where is he that counted the towers?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:1  |  Isaiah 33:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>禍哉！你這毀滅人的， 自己倒不被毀滅； 行事詭詐的， 人倒不以詭詐待你。 你毀滅罷休了， 自己必被毀滅； 你行完了詭詐， 人必以詭詐待你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to thee that spoilest, and thou wast not spoiled; and dealest treacherously, and they dealt not treacherously with thee! when thou shalt cease to spoil, thou shalt be spoiled; and when thou shalt make an end to deal treacherously, they shall deal treacherously with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:19  |  Isaiah 33:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必不見那強暴的民， 就是說話深奧，你不能明白， 言語呢喃，你不能懂得的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not see a fierce people, a people of a deeper speech than thou canst perceive; of a stammering tongue, that thou canst not understand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:20  |  Isaiah 33:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要看錫安－我們守聖節的城！ 你的眼必見耶路撒冷為安靜的居所， 為不挪移的帳幕， 橛子永不拔出， 繩索一根也不折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look upon Zion, the city of our solemnities: thine eyes shall see Jerusalem a quiet habitation, a tabernacle that shall not be taken down; not one of the stakes thereof shall ever be removed, neither shall any of the cords thereof be broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:21  |  Isaiah 33:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏，耶和華必顯威嚴與我們同在， 當作江河寬闊之地； 其中必沒有盪槳搖櫓的船來往， 也沒有威武的船經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But there the glorious LORD will be unto us a place of broad rivers and streams; wherein shall go no galley with oars, neither shall gallant ship pass thereby.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:22  |  Isaiah 33:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，耶和華是審判我們的； 耶和華是給我們設律法的； 耶和華是我們的王； 他必拯救我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD is our judge, the LORD is our lawgiver, the LORD is our king; he will save us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:23  |  Isaiah 33:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的繩索鬆開： 不能栽穩桅杆， 也不能揚起篷來。 那時許多擄來的物被分了； 瘸腿的把掠物奪去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy tacklings are loosed; they could not well strengthen their mast, they could not spread the sail: then is the prey of a great spoil divided; the lame take the prey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:24  |  Isaiah 33:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城內居民必不說：我病了； 其中居住的百姓，罪孽都赦免了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the inhabitant shall not say, I am sick: the people that dwell therein shall be forgiven their iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:2  |  Isaiah 33:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你施恩於我們； 我們等候你。 求你每早晨作我們的膀臂， 遭難的時候為我們的拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, be gracious unto us; we have waited for thee: be thou their arm every morning, our salvation also in the time of trouble.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:3  |  Isaiah 33:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喧嚷的響聲一發，眾民奔逃； 你一興起，列國四散。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At the noise of the tumult the people fled; at the lifting up of thyself the nations were scattered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:4  |  Isaiah 33:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所擄的必被斂盡， 好像螞蚱吃盡[禾稼]。 人要蹦在其上，好像蝗蟲一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your spoil shall be gathered like the gathering of the caterpiller: as the running to and fro of locusts shall he run upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:5  |  Isaiah 33:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華被尊崇，因他居在高處； 他以公平公義充滿錫安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is exalted; for he dwelleth on high: he hath filled Zion with judgment and righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:6  |  Isaiah 33:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你一生一世必得安穩－ 有豐盛的救恩， 並智慧和知識； 你以敬畏耶和華為至寶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And wisdom and knowledge shall be the stability of thy times, and strength of salvation: the fear of the LORD is his treasure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:7  |  Isaiah 33:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，他們的豪傑在外頭哀號； 求和的使臣痛痛哭泣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, their valiant ones shall cry without: the ambassadors of peace shall weep bitterly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 33:8  |  Isaiah 33:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大路荒涼，行人止息； [敵人]背約， 藐視城邑， 不顧人民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The highways lie waste, the wayfaring man ceaseth: he hath broken the covenant, he hath despised the cities, he regardeth no man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>