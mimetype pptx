--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6b2a0f2f979f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R425dbd5622824f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb5de770ccd40400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6e11558b8a7479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21591423f7f34945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7880a62d4c6349d7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4c657866715d400d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8e2af322a982424d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8821507d239d4e98"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb38796e31cd54b84"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfa456944fb5b41a8"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra4dda292ffe849ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a69c77867af4777"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdf15e20de14b47aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc95e0fd2c9d747d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R87a7d6d1869d4145"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7f485215840d40d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R579987ad8e0c4361"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R067bf1e85c054647"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rce2c233927ce44b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R822ff07139fd41d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6425bd8f1595423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0f5d5d6e93594036"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rcec58404e85d4b90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rddcada52e5464dab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbb61fa38a4b44ea0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R24a81cfaf444423e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R64fd5a096f224b18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R063422eaeaae447f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7254da6c8311454a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb0f7e7fda3c6435c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re1b3a677e6c043e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3eb2046f91f8439f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rda59d11b05604d55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Racf00b617f894a06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Red4f4b63abca46b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9b85c9f35863454f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R4d46edb39f444802"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb774c0cbcadf480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4c657866715d400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8821507d239d4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R909dbeeb1bb642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0852780e402047d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa456944fb5b41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb0190fd4e7234b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R98fde23ab05f4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcc46ec1d5d6b4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R569a39f55cdf44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R892dacec8f534fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R415c33b66da94f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbbd4a7371d8e4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6301d2d9e0dd4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8affc58d49114e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rec1b435413234d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1231f11bc5e04bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd596e38a05404b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R81b8243135764a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R31fb6239055d453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re952147d75ad4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R26d2358e9f2e4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R552f69743e71427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R378202ce6dfb43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R291d864fa6954763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra4332d9fe0414342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8ed436e276c34904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6e13af10ce88429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R86a9b9fe581e4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R52f1d4e4514145d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra4dda292ffe849ae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R800995a6659946cc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R10f7bce77c87494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8e2af322a982424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb38796e31cd54b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e619a798f8041dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf3d5eb9d07b34f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a69c77867af4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdf15e20de14b47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc95e0fd2c9d747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R87a7d6d1869d4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7f485215840d40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R579987ad8e0c4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R067bf1e85c054647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rce2c233927ce44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R822ff07139fd41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6425bd8f1595423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0f5d5d6e93594036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcec58404e85d4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rddcada52e5464dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbb61fa38a4b44ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R24a81cfaf444423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R64fd5a096f224b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R063422eaeaae447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7254da6c8311454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb0f7e7fda3c6435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re1b3a677e6c043e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3eb2046f91f8439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rda59d11b05604d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Racf00b617f894a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red4f4b63abca46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9b85c9f35863454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4d46edb39f444802" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R31d3c7df5db84bc9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5912756a1400437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b64175512f0423a" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R04f38694e72c419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c4a73829dd94975" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R065b6d76e72e4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R856a62036fd44792" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9476ef95edf6473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf94010fc4094682" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9b5168b3d4ba40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcac3be1095bf4bdb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re84a76a2e38e49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b3a58439fa43cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdbce7ac596ec4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red8b47a2bb81403e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0377af4380034116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0411f1202d1f4173" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re6f4a08db14a4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12b4b816cbfa473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb5255b2deab94517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree6b4c9c75d143c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3c86bbc31654542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb8e848d40284710" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R11499cf97c9d4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc3aaddd4a8b4c29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd3ce560588a2486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R252bfe9c1b3444d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6c85083c9c304702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8098123c9da04464" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R645501a2643f4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bcac40c893c4bb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd49026d0166041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R805d41f3b63d40a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc414af46e66d4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ecb610d4a374c64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R208f215f1869475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69cba9259d794846" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7955f582734b4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71dec0f662734c29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb106495823f54003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R474bd21467c34f91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd149207fe6a64917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racec05e6a60c40ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4308392578914b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4561a45c02224282" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R07487a2699c2487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b2adbe9a3d24d8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra4d2ebda51694a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f5b13ebdb844113" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc41a4115737849f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R476b636d4bc0472f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8c839c538a044322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb8e18a2373040e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6aad4802e4ad43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f78ae5c545d4641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4340ffacde5e4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8122455a84174d5a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e77e89e59bf4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re12ceeb8dc8945aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3c1f9d90c30b4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7c68b43c5dc14d54" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8fcf5ed73c894edc" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfc31997501e54eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf5864bc0249f4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R02264e0bdec045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re22596f065d74bd4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd5be76a41ae4858" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re12ceeb8dc8945aa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5864bc0249f4be5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c1f9d90c30b4a89"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02264e0bdec045f5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c68b43c5dc14d54"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re22596f065d74bd4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raf618d7374ae4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3a3d583452f4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf3c9dbbff644978" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc9dcdb9778184a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0cc470d5ece64640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccb4b77cd0754f58" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3a3d583452f4a52"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raf3c9dbbff644978"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0cc470d5ece64640"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rccb4b77cd0754f58"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00ebd7740795493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R033144afc4bf4cd2" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f8164ff3f7b491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5ddd099de1bb4241" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33ce090317fa4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb1a3cc55c17d4128" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e9f54b24e0443e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rca1fdc5fffa34d54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4240a1866755419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8c886c101f3d4f79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f6ad0f0365b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9e5ed360636b4346" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c961e0928ed4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R904aa9d70f7e4635" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a3407fcf2db4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7a818ed5ce944a2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd74688c62ee74a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0ce1b5ba28894b90" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R842377e466664a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R06db29abfa224028" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3692e82f9e824975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R19061e6ce79b41c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec699931f71424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb59dea390d2c47c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R135a935440824da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R14651fd5d53748d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra151667569b545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R965b6616e1de4860" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd498b3e9288b4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R92fcb6520dca45ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4401a1f647994514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re0499ad8934042ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbf998bd04824fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rd01f6c3254914351" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd2d2f0775d04a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R4fb267bea6844043" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b4e3a8b2ca14bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6b05e5e4c74d4fdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93cbd4c51c1f4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb733ffdb541c4ed6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c6717069349458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R74c376af3cd24fee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01faf80ac4f44bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R181f13291b304a94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R278568f067b44079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rcefd422cd5314bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3979aa934cea4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0b20c915fff74749" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f0ed9ca05d84cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8bdf9de6af404e9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3e1206d5da541e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R201b53bd9451442a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5c224d547f445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R96f85b3281234b72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a1116a741964305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0863a08a2dbe4d89" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第42章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 42 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:9  |  Isaiah 42:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，先前的事已經成就， 現在我將新事說明， 這事未發以先，我就說給你們聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the former things are come to pass, and new things do I declare: before they spring forth I tell you of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:10  |  Isaiah 42:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>航海的和海中所有的， 海島和其上的居民， 都當向耶和華唱新歌， 從地極讚美他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD a new song, and his praise from the end of the earth, ye that go down to the sea, and all that is therein; the isles, and the inhabitants thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,179 +4729,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:11  |  Isaiah 42:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>曠野和其中的城邑， 並基達人居住的村莊都當揚聲； 西拉的居民當歡呼， 在山頂上吶喊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the wilderness and the cities thereof lift up their voice, the villages that Kedar doth inhabit: let the inhabitants of the rock sing, let them shout from the top of the mountains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:12  |  Isaiah 42:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們當將榮耀歸給耶和華， 在海島中傳揚他的頌讚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let them give glory unto the LORD, and declare his praise in the islands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:13  |  Isaiah 42:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必像勇士出去， 必像戰士激動熱心， 要喊叫，大聲吶喊， 要用大力攻擊仇敵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD shall go forth as a mighty man, he shall stir up jealousy like a man of war: he shall cry, yea, roar; he shall prevail against his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:14  |  Isaiah 42:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我許久閉口不言，靜默不語； [現在]我要喊叫，像產難的婦人； 我要急氣而喘哮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have long time holden my peace; I have been still, and refrained myself: now will I cry like a travailing woman; I will destroy and devour at once.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:15  |  Isaiah 42:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使大山小岡變為荒場， 使其上的花草都枯乾； 我要使江河變為洲島， 使水池都乾涸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will make waste mountains and hills, and dry up all their herbs; and I will make the rivers islands, and I will dry up the pools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:16  |  Isaiah 42:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要引瞎子行不認識的道， 領他們走不知道的路； 在他們面前使黑暗變為光明， 使彎曲變為平直。 這些事我都要行， 並不離棄他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring the blind by a way that they knew not; I will lead them in paths that they have not known: I will make darkness light before them, and crooked things straight. These things will I do unto them, and not forsake them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:17  |  Isaiah 42:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倚靠雕刻的偶像， 對鑄造的偶像說： 你是我們的神； 這等人要退後，全然蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall be turned back, they shall be greatly ashamed, that trust in graven images, that say to the molten images, Ye are our gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:18  |  Isaiah 42:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這耳聾的，聽吧！ 你們這眼瞎的，看吧！ 使你們能看見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, ye deaf; and look, ye blind, that ye may see.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:1  |  Isaiah 42:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我的僕人－ 我所扶持所揀選、心裏所喜悅的！ 我已將我的靈賜給他； 他必將公理傳給外邦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold my servant, whom I uphold; mine elect, in whom my soul delighteth; I have put my spirit upon him: he shall bring forth judgment to the Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:19  |  Isaiah 42:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰比我的僕人眼瞎呢？ 誰比我差遣的使者耳聾呢？ 誰瞎眼像那[與我]和好的？ 誰瞎眼像耶和華的僕人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is blind, but my servant? or deaf, as my messenger that I sent? who is blind as he that is perfect, and blind as the LORD’s servant?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:20  |  Isaiah 42:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你看見許多事卻不領會， 耳朵開通卻不聽見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing many things, but thou observest not; opening the ears, but he heareth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:21  |  Isaiah 42:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華因自己公義的緣故， 喜歡使律法為大，為尊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is well pleased for his righteousness’ sake; he will magnify the law, and make it honourable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,179 +6577,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:22  |  Isaiah 42:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但這百姓是被搶被奪的， 都牢籠在坑中，隱藏在獄裏； 他們作掠物，無人拯救， 作擄物，無人說交還。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But this is a people robbed and spoiled; they are all of them snared in holes, and they are hid in prison houses: they are for a prey, and none delivereth; for a spoil, and none saith, Restore.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:23  |  Isaiah 42:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間誰肯側耳聽此， 誰肯留心而聽，以防將來呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who among you will give ear to this? who will hearken and hear for the time to come?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,179 +6885,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:24  |  Isaiah 42:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰將雅各交出當作擄物， 將以色列交給搶奪的呢？ 豈不是耶和華嗎？ 就是我們所得罪的那位。 他們不肯遵行他的道， 也不聽從他的訓誨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who gave Jacob for a spoil, and Israel to the robbers? did not the LORD, he against whom we have sinned? for they would not walk in his ways, neither were they obedient unto his law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7681,179 +7039,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:25  |  Isaiah 42:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，他將猛烈的怒氣和爭戰的勇力 傾倒在以色列的身上。 在他四圍如火着起，他還不知道， 燒着他，他也不介意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore he hath poured upon him the fury of his anger, and the strength of battle: and it hath set him on fire round about, yet he knew not; and it burned him, yet he laid it not to heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:2  |  Isaiah 42:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不喧嚷，不揚聲， 也不使街上聽見他的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not cry, nor lift up, nor cause his voice to be heard in the street.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:3  |  Isaiah 42:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>壓傷的蘆葦，他不折斷； 將殘的燈火，他不吹滅。 他憑真實將公理傳開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A bruised reed shall he not break, and the smoking flax shall he not quench: he shall bring forth judgment unto truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:4  |  Isaiah 42:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不灰心，也不喪膽， 直到他在地上設立公理； 海島都等候他的訓誨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall not fail nor be discouraged, till he have set judgment in the earth: and the isles shall wait for his law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:5  |  Isaiah 42:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創造諸天，鋪張穹蒼， 將地和地所出的一併鋪開， 賜氣息給地上的眾人， 又賜靈性給行在其上之人的神耶和華， 他如此說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith God the LORD, he that created the heavens, and stretched them out; he that spread forth the earth, and that which cometh out of it; he that giveth breath unto the people upon it, and spirit to them that walk therein:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:6  |  Isaiah 42:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－耶和華憑公義召你， 必攙扶你的手，保守你， 使你作眾民的中保， 作外邦人的光，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I the LORD have called thee in righteousness, and will hold thine hand, and will keep thee, and give thee for a covenant of the people, for a light of the Gentiles;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:7  |  Isaiah 42:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>開瞎子的眼， 領被囚的出牢獄， 領坐黑暗的出監牢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To open the blind eyes, to bring out the prisoners from the prison, and them that sit in darkness out of the prison house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 42:8  |  Isaiah 42:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華，這是我的名； 我必不將我的榮耀歸給假神， 也不將我的稱讚歸給雕刻的偶像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the LORD: that is my name: and my glory will I not give to another, neither my praise to graven images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>