--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R925f592d8282415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdf81adb3714747b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra568a5fbf1d2487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra31cd3d63e0d4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b4df5548ea84dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd0a615ffd538413a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re8a8db58fc0d41d8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9919a9e658ac4d4e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc6b08a6a9e034106"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rce62a550ecef48ad"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6905044e8bda4739"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R86dc6a28345c4ef6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rac897a3ee8c64625"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf6ae730c01d3406d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra7d56129f198468b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbb0c39c2a0cf4d19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R062e7f35ab5046d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6257f573ba634121"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4e38cdd59a2e4667"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9bda0ce256f34a53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5e379b4c61d14631"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb535b2cb471c4ef2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2b64012770234f6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0a58e45394fa4be5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc9121140152343c0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf5f5d86c36bf4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8a8db58fc0d41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6b08a6a9e034106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfb8fcfbc8d4a4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R906ef7567ae24eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6905044e8bda4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb79abf79a554aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra5973bc35a1d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd1667367abe2421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbe62385978ff4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29114a7f92634d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0db1b4b0dbfd4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R403664b0fbe94dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R919ea89781114116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3c41e433dc65493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf06a1f4368d540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba78c31922c1428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R86dc6a28345c4ef6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b25a9a2770340ce" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd0c815e3df3948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9919a9e658ac4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce62a550ecef48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5641e542b2f246e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R904583a08d1c4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rac897a3ee8c64625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf6ae730c01d3406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra7d56129f198468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb0c39c2a0cf4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R062e7f35ab5046d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6257f573ba634121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e38cdd59a2e4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9bda0ce256f34a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e379b4c61d14631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb535b2cb471c4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2b64012770234f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0a58e45394fa4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc9121140152343c0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6c54b58e8e8f4072" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R52e164415dbe4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f703f1b96284add" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1510f227a18a4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R101e872f3fbb43aa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Radaffffffe844b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf544b2c384314538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd21f241ba5541ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02b661e8f5ec4e7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R30f4da452edf474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02d7dbc00ed746ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5034dd4ce6dc4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddad56caec434af0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb4d6634d5a4e4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f36229dd66a4620" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97a0af5e5a9946fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca873d3a0e2f4d70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f7c170a3d3f44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42742f6072f04f6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R91483323c37d41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c9c2a538ed14e30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R45e1b2e706f6457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R555705d14c3a49e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4a770f221e384435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c1a7e876ae14e24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0896cbd54adb4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a96bac3be7e4875" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R815855b87f4247b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9b2e259fce34c3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R78d474c382184594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94df7fa9cf8b46a1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc10fc57293374781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2a7d5480b2ef4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96f4d735005f46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re7459e3028584167" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra564100721b74970" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb8a2905618544f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6390d5c567aa47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R38f51c510f53498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R33b2f362c1524835" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc279e8cc7c12459f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a7d5480b2ef4726"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6390d5c567aa47ed"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96f4d735005f46ce"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38f51c510f53498f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re7459e3028584167"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R33b2f362c1524835"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R566ad69838e04113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R04d3add9d6b8452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref812ba44df5493e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R000a8d7236a248f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re9abe7cad8d14efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d1518892d7c4207" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R04d3add9d6b8452f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ref812ba44df5493e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re9abe7cad8d14efb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7d1518892d7c4207"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf1417a3491f48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R517a3059d7cd4fee" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f707c4093ba400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R954f484568cd4efd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9192b7e8f2ef44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcbb86aa54ce547ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d99d95d4b144444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6064b51452cb474a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aabfa508c6646d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7f2e62e307e94939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d83379ef04b46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ref6754cacc604d64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e592c1446d54b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc2cf4769dbdd4d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3000d8f46529451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R278300c706384e10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7988e66d166412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbd23080f40a647ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R370fc4208cdf4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0e0fd25788af41d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e75af2a681143bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2b48dd2ef8cf4b0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf30048b09cd04ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2aa06f3897d04aab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89bf8c020e624527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3ab822d9a76c49b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R696f62c65b0141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf5d87e4cbc5a471f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re92724c4611d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R487f219afdc245e9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,179 +3069,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:9  |  Isaiah 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，人必說：「看哪，這是我們的神；我們素來等候他，他必拯救我們。這是耶和華，我們素來等候他，我們必因他的救恩歡喜快樂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be said in that day, Lo, this is our God; we have waited for him, and he will save us: this is the LORD; we have waited for him, we will be glad and rejoice in his salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:10  |  Isaiah 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的手必按在這山上；摩押人在所居之地必被踐踏，好像乾草被踐踏在糞池的水中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in this mountain shall the hand of the LORD rest, and Moab shall be trodden down under him, even as straw is trodden down for the dunghill.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,179 +3377,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:11  |  Isaiah 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必在其中伸開手，好像洑水的伸開手洑水一樣；但[耶和華]必使他的驕傲和他手所行的詭計一併敗落。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall spread forth his hands in the midst of them, as he that swimmeth spreadeth forth his hands to swim: and he shall bring down their pride together with the spoils of their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:12  |  Isaiah 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華使你城上的堅固高臺傾倒，拆平，直到塵埃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fortress of the high fort of thy walls shall he bring down, lay low, and bring to the ground, even to the dust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:1  |  Isaiah 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你是我的神； 我要尊崇你，我要稱讚你的名。 因為你以忠信誠實行過奇妙的事， 成就你古時所定的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, thou art my God; I will exalt thee, I will praise thy name; for thou hast done wonderful things; thy counsels of old are faithfulness and truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:2  |  Isaiah 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你使城變為亂堆， 使堅固城變為荒場， 使外邦人宮殿的城不再為城， 永遠不再建造。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast made of a city an heap; of a defenced city a ruin: a palace of strangers to be no city; it shall never be built.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:3  |  Isaiah 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，剛強的民必榮耀你； 強暴之國的城必敬畏你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore shall the strong people glorify thee, the city of the terrible nations shall fear thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,179 +4147,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:4  |  Isaiah 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為當強暴人催逼人的時候， 如同暴風直吹牆壁， 你就作貧窮人的保障， 作困乏人急難中的保障， 作躲暴風之處， 作避炎熱的陰涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast been a strength to the poor, a strength to the needy in his distress, a refuge from the storm, a shadow from the heat, when the blast of the terrible ones is as a storm against the wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4601,183 +4301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:5  |  Isaiah 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要壓制外邦人的喧嘩， 好像乾燥地的熱氣下落； 禁止強暴人的凱歌， 好像熱氣被雲影消化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt bring down the noise of strangers, as the heat in a dry place; even the heat with the shadow of a cloud: the branch of the terrible ones shall be brought low.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4793,179 +4455,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:6  |  Isaiah 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在這山上，萬軍之耶和華必為萬民用肥甘設擺筵席，用陳酒和滿髓的肥甘，並澄清的陳酒，設擺筵席。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in this mountain shall the LORD of hosts make unto all people a feast of fat things, a feast of wines on the lees, of fat things full of marrow, of wines on the lees well refined.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4985,183 +4609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:7  |  Isaiah 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又必在這山上除滅遮蓋萬民之物和遮蔽萬國蒙臉的帕子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will destroy in this mountain the face of the covering cast over all people, and the vail that is spread over all nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5177,179 +4763,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 25:8  |  Isaiah 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他已經吞滅死亡直到永遠。主耶和華必擦去各人臉上的眼淚，又除掉普天下他百姓的羞辱，因為這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will swallow up death in victory; and the Lord GOD will wipe away tears from off all faces; and the rebuke of his people shall he take away from off all the earth: for the LORD hath spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>