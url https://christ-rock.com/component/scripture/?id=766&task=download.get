--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra59ac33617aa49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R83a269a9ad9b4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9cc38bd9cc8f43a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra857a4f2c77546f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6049acc6a0d44619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3c517a52cda74ac8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf67edc39b51b4262"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0413482e53144ffc"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R97879f9c61194759"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd1e30e71b38c43fe"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78372b7469754f7f"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb2e3849099fd4b22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R951693f751cd49fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra8f4cc21989d4b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R739c39d5f3f44da3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re8ca734c305a467c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R25a4817dd87345cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R874f0782007d4ebc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R68f6b498a8ae4074"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb45284ddff7d492c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7de3580a139c4678"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R600f4f7c0b5d421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra638ed98b45042bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd924b5b0c44a4eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rcf5a6e5a6b4a49c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb93d5dde99a24548"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcbb261fffe8145f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc69c0eb937a54a1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R642b210e46124917"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Raacb589595214217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R583fcd65b5414ae4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R60e3bc6970df4dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R97aa4239a7f24d05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R913ff23c65304b9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R326070ca2f334a39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2278c418d32e4bef"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re3aacad829e844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf67edc39b51b4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97879f9c61194759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9c09c3b5b5144acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raa072c147b5e4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78372b7469754f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26a739830f0349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1426ccf70c044180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rea0199e73389438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5e328c141d274f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R147d89554e1a4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc8599888feed4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcde886e2792e4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ac074a8c0d642f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra987ef66427e4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R280a3c1c19574308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd950a88f271b4020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1080ebbad1b4446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rabf8a32a08494b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12efe7f378794a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5550b34a1dc8430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9a1db6242ca14a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra6ece14bc0b845fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4ee666753f674788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R88b8a4846ad043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdbc6451d1f174ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3288748b7f1449f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra77d951d17df4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb2e3849099fd4b22" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Reb4d56ca40fe4066" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e7c723ff930448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0413482e53144ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1e30e71b38c43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b7ca11d40084571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R495b038a6785457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R951693f751cd49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra8f4cc21989d4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R739c39d5f3f44da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re8ca734c305a467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R25a4817dd87345cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R874f0782007d4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R68f6b498a8ae4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb45284ddff7d492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7de3580a139c4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R600f4f7c0b5d421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra638ed98b45042bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd924b5b0c44a4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcf5a6e5a6b4a49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb93d5dde99a24548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcbb261fffe8145f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc69c0eb937a54a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R642b210e46124917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raacb589595214217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R583fcd65b5414ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R60e3bc6970df4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R97aa4239a7f24d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R913ff23c65304b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R326070ca2f334a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2278c418d32e4bef" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdc037e1c01e841c1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40b27ac1ae874667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a13e4083d3d47ef" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec7162929c7244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5607f19d6bb3430f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd43a36874be44db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R663d07a8038747ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2ae97602386847db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e26072d5184387" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1b20fdbfc7014613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19de47117cc84c3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf023631479aa4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde9be281c271452b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rec02074a28f04681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc75fefdd824641f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ec81d38b8a74c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra54a3c329cfb46b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0c034a020d59436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7ab0e2e58f3451f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9f6e69e4168d4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re48ca822b0a94549" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re0032078122f4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08eb1295fe1047d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1bcf914daf8347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e43a73cc6234642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re34b380e358f4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1aa8c4f10a194bf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9aadfdda9a2047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc31774959e1e4e03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf5d7ee0829644c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3eafa6f18e304e28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R57eb2bfc820044bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4da7f7c5925944c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1a052f79b2e0416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2721f4cf2e24faa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2be1aa0e5c4842da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23d89039a5924e01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re82c5bfed3334df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e95b5a9049f40e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R80d49b08a1544444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R348ed793331f49be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R34d490cc1fb042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1a9c5053b3441f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R220df113890e4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b93f3a97e8549a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb1d4df76e4184a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01c86cd5850e4fd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde8703f0d49d4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddfb0352161e4781" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0ae0064ae93a45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86a9289cbe1645cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Readd7820a4da43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re674b39849824c20" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e30755b0e73497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra65c50bedc404a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1ef3ea9a75f14c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8949a0f9d6664127" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R87c82435e01249a3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf519c81a871b49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd601f0bb7b084e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R839f8e7690bc436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Raf2353362dc04ed5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90bc23f09c424776" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra65c50bedc404a31"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd601f0bb7b084e82"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ef3ea9a75f14c23"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R839f8e7690bc436e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8949a0f9d6664127"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raf2353362dc04ed5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf63d26f45bef4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3b915ff599245f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc02fb84bcc8648bf" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6a6ef071bcd84b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbaa0819c7bff4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R533459fabfa543be" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc3b915ff599245f3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc02fb84bcc8648bf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbaa0819c7bff4882"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R533459fabfa543be"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bc5c96c97cc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf49d1902f548430d" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2be5ba32654b4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5a51eed68bf04fe0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b95679d54ee4b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4a2fa32439a34fdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1134da44c964b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6c5a11aa1f9f4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d6a795988044d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdb895ebac2164b71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5a25933e7714ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4bab923eb7864d27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ca8ed7185bc44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcbd4bf35bf734bba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ca1357dc12c406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R32f0d1c84ff94f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R291bbefa53254ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdd4601395776466d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1bfe56aa24041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra02eda4008dc4b75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a0a76ccba0d4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9871b0d54fd24aa3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7905e57a7cc54e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7a035c3059ed40ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb2a412306734719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1369861b7d56424e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d4f1af7f5a44fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0d69e4aff9c44f4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03988e2cccd04075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re06f4c714b6944f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6347522d9b6f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R2427feea9c274b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8990e3711394a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra531535e882c472a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44a986ae5ea44282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9a53345d65c74820" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92dd393ec21f40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1a41fa8e63184a96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4e5fd4a988449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd2eb7692c66c471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c7b0ca3964b4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra1a5ecd1d7954d58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3ebd18f4f34c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R140b9ef4cb1f4f5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R575706759e304f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R93ea9aac579c4fbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R193c059ef48541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf3dd9ee13b6e485a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a1e2d49721b463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R62987bce121a42ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R134db026ac4d40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R83174c84200e4f91" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第51章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 51 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:9  |  Isaiah 51:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的膀臂啊，興起！興起！ 以能力為衣穿上， 像古時的年日、上古的世代興起一樣。 從前砍碎拉哈伯、 刺透大魚的，不是你嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, awake, put on strength, O arm of the LORD; awake, as in the ancient days, in the generations of old. Art thou not it that hath cut Rahab, and wounded the dragon?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:10  |  Isaiah 51:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使海與深淵的水乾涸、 使海的深處變為贖民經過之路的， 不是你嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Art thou not it which hath dried the sea, the waters of the great deep; that hath made the depths of the sea a way for the ransomed to pass over?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,179 +4521,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:11  |  Isaiah 51:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華救贖的民必歸回， 歌唱來到錫安； 永樂必歸到他們的頭上。 他們必得着歡喜快樂； 憂愁歎息盡都逃避。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the redeemed of the LORD shall return, and come with singing unto Zion; and everlasting joy shall be upon their head: they shall obtain gladness and joy; and sorrow and mourning shall flee away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:12  |  Isaiah 51:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有我，是安慰你們的。 你是誰，竟怕那必死的人？ 怕那要變如草的世人？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I, even I, am he that comforteth you: who art thou, that thou shouldest be afraid of a man that shall die, and of the son of man which shall be made as grass;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:13  |  Isaiah 51:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>卻忘記鋪張諸天、立定地基、 創造你的耶和華？ 又因欺壓者圖謀毀滅要發的暴怒， 整天害怕， 其實那欺壓者的暴怒在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forgettest the LORD thy maker, that hath stretched forth the heavens, and laid the foundations of the earth; and hast feared continually every day because of the fury of the oppressor, as if he were ready to destroy? and where is the fury of the oppressor?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:14  |  Isaiah 51:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被擄去的快得釋放， 必不死而下坑； 他的食物也不致缺乏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The captive exile hasteneth that he may be loosed, and that he should not die in the pit, nor that his bread should fail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:15  |  Isaiah 51:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華－你的神－ 攪動大海，使海中的波浪匉訇－ 萬軍之耶和華是我的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I am the LORD thy God, that divided the sea, whose waves roared: The LORD of hosts is his name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,179 +5291,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:16  |  Isaiah 51:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將我的話傳給你， 用我的手影遮蔽你， 為要栽定諸天，立定地基， 又對錫安說：你是我的百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have put my words in thy mouth, and I have covered thee in the shadow of mine hand, that I may plant the heavens, and lay the foundations of the earth, and say unto Zion, Thou art my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:17  |  Isaiah 51:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷啊，興起！ 興起！站起來！ 你從耶和華手中喝了他忿怒之杯， 喝了那使人東倒西歪的爵，以致喝盡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Awake, awake, stand up, O Jerusalem, which hast drunk at the hand of the LORD the cup of his fury; thou hast drunken the dregs of the cup of trembling, and wrung them out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:18  |  Isaiah 51:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她所生育的諸子中，沒有一個引導她的； 她所養大的諸子中，沒有一個攙扶她的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is none to guide her among all the sons whom she hath brought forth; neither is there any that taketh her by the hand of all the sons that she hath brought up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:1  |  Isaiah 51:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這追求公義、 尋求耶和華的，當聽我言！ 你們要追想被鑿而出的磐石， 被挖而出的巖穴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken to me, ye that follow after righteousness, ye that seek the LORD: look unto the rock whence ye are hewn, and to the hole of the pit whence ye are digged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:19  |  Isaiah 51:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>荒涼、毀滅、饑荒、刀兵， 這幾樣臨到你， 誰為你舉哀？ 我如何能安慰你呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These two things are come unto thee; who shall be sorry for thee? desolation, and destruction, and the famine, and the sword: by whom shall I comfort thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:20  |  Isaiah 51:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眾子發昏， 在各市口上躺臥， 好像黃羊在網羅之中， 都滿了耶和華的忿怒 －你神的斥責。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy sons have fainted, they lie at the head of all the streets, as a wild bull in a net: they are full of the fury of the LORD, the rebuke of thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:21  |  Isaiah 51:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，你這困苦卻非因酒而醉的， 要聽我言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore hear now this, thou afflicted, and drunken, but not with wine:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:22  |  Isaiah 51:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的主耶和華－ 就是為他百姓辨屈的神如此說： 看哪，我已將那使人東倒西歪的杯， 就是我忿怒的爵， 從你手中接過來； 你必不致再喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith thy Lord the LORD, and thy God that pleadeth the cause of his people, Behold, I have taken out of thine hand the cup of trembling, even the dregs of the cup of my fury; thou shalt no more drink it again:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,179 +6523,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:23  |  Isaiah 51:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必將這杯遞在苦待你的人手中； 他們曾對你說：你屈身， 由我們踐踏過去吧！ 你便以背為地， 好像街市，任人經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will put it into the hand of them that afflict thee; which have said to thy soul, Bow down, that we may go over: and thou hast laid thy body as the ground, and as the street, to them that went over.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:2  |  Isaiah 51:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要追想你們的祖宗亞伯拉罕 和生養你們的撒拉； 因為亞伯拉罕獨自一人的時候， 我選召他，賜福與他， 使他[人數]增多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look unto Abraham your father, and unto Sarah that bare you: for I called him alone, and blessed him, and increased him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:3  |  Isaiah 51:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華已經安慰錫安 和錫安一切的荒場， 使曠野像伊甸， 使沙漠像耶和華的園囿； 在其中必有歡喜、快樂、感謝， 和歌唱的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD shall comfort Zion: he will comfort all her waste places; and he will make her wilderness like Eden, and her desert like the garden of the LORD; joy and gladness shall be found therein, thanksgiving, and the voice of melody.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:4  |  Isaiah 51:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的百姓啊，要向我留心； 我的國民哪，要向我側耳； 因為訓誨必從我而出； 我必堅定我的公理為萬民之光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto me, my people; and give ear unto me, O my nation: for a law shall proceed from me, and I will make my judgment to rest for a light of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:5  |  Isaiah 51:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的公義臨近； 我的救恩發出。 我的膀臂要審判萬民； 海島都要等候我，倚賴我的膀臂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My righteousness is near; my salvation is gone forth, and mine arms shall judge the people; the isles shall wait upon me, and on mine arm shall they trust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:6  |  Isaiah 51:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要向天舉目， 觀看下地； 因為天必像煙雲消散， 地必如衣服漸漸舊了； 其上的居民也要如此死亡。 惟有我的救恩永遠長存； 我的公義也不廢掉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lift up your eyes to the heavens, and look upon the earth beneath: for the heavens shall vanish away like smoke, and the earth shall wax old like a garment, and they that dwell therein shall die in like manner: but my salvation shall be for ever, and my righteousness shall not be abolished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:7  |  Isaiah 51:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>知道公義、將我訓誨存在心中的民， 要聽我言！ 不要怕人的辱罵， 也不要因人的毀謗驚惶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hearken unto me, ye that know righteousness, the people in whose heart is my law; fear ye not the reproach of men, neither be ye afraid of their revilings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 51:8  |  Isaiah 51:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為蛀蟲必咬他們，好像咬衣服； 蟲子必咬他們，如同咬羊絨。 惟有我的公義永遠長存， 我的救恩直到萬代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the moth shall eat them up like a garment, and the worm shall eat them like wool: but my righteousness shall be for ever, and my salvation from generation to generation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>