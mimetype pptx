--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2ff8d263dcfd406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra795ab61681a4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R41b56b5faf084f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4abb7dd7698d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R34a94c5dfc404b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rec38722a64b14dc0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R512e894c87e240f0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd8756253c94b4849"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e4eb4307fe24f00"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R15994ede1f6c4677"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7f39bc66a4764da6"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R806ca8ccd33f4db5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R46ee0fcf98ee4a6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3311128033704840"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6b320031f7b844da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R25169a39fea44d7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R30789fe66b4c4f43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc375098679af455f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9bd22865b37c4276"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra28c942d8d1443e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6794c36931ba46a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re20b3ccdb30a4daf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R26754bc18b0749c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0ebe55524c224219"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbd9766d58c3644cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R72c85d0633644bcc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2670d3eae25e4388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R72faafedd2e44620"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R622e12e569114716"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7f5c25b966434759"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R223b3d11922547e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R92847682244b4930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R67a9c644623445f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R14b8d7db813746e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R3b60ba34f768409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rfeee319774da49ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R829b6842b6524ca5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R10bed5fac43f4191"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1b616be380f34875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R512e894c87e240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e4eb4307fe24f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb43fec9c5fee496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc6671445665b44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f39bc66a4764da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf4cda962856c44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb122710388ca4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c6a302f40074d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R78320eb80f1e45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rde752a04ec114e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9fb3f09a8ca845de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R239ce8f0efb94e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R73bc91ae578b4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5e156e1600604510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R08086a48980d417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R216344b5f0d64cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58cd1ced0fd04de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2fd722e1470c4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd39f7a4261534c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc770f986af75456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R90a4c5b7a1ba47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R57536eb3d01c433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R13218fad7b704d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra00e1d8bcf4641c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb6c29be0952e41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R80c9109b53f8480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0bb10be4218d400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbe430ca8552145d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re2cbbf57b9614144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R806ca8ccd33f4db5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25d3262fa9364a58" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc160518d6dc54d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd8756253c94b4849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15994ede1f6c4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd1b71bffdc4440ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8207961f8cdd42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46ee0fcf98ee4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3311128033704840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6b320031f7b844da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R25169a39fea44d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30789fe66b4c4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc375098679af455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9bd22865b37c4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra28c942d8d1443e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6794c36931ba46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re20b3ccdb30a4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R26754bc18b0749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0ebe55524c224219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbd9766d58c3644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R72c85d0633644bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2670d3eae25e4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R72faafedd2e44620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R622e12e569114716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7f5c25b966434759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R223b3d11922547e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R92847682244b4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R67a9c644623445f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R14b8d7db813746e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3b60ba34f768409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfeee319774da49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R829b6842b6524ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R10bed5fac43f4191" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd8e67ae1f0064742" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1bd738992caf4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9998d65881134e4b" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1887290da2094392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re624e2b689264d6e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re00e622908ed4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36abbbcffe3b4b45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3cf4f396f434895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f372c3693f94409" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re35a95d581e84148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4ab2346a3c3421c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5dae2e83ede84cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaadc5e6ac064edd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra8548a54ccfc477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ebeaf3128974795" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf4bdbfc414b455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42ca7b160e3941de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f35a690be5d4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3bb05cc40dd2424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R88f0779a17e541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec579e0a98794747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6c246189844a4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b3b99c7912e4a8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd0e98a83d73543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raca7325f647e4484" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R311f4c1f468043b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b0067517aff4ea2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R57972c9a3364403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc8256ddf8214e78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R50b3a57d480f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2978d43be94d4b96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9734974726d14255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c7998e58c7f4d77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R237347b7c9b64d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2570a9d55693407f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R860671c1f1c749fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R284b41e7c0a3406c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb52b75f302f94aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R205489465069403a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R838a46d25b7845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra89ccf22e0ca4583" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0c5c346fdb654054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9693e734cec4a4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7333bb932ee640a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bf6d818abcd4f8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re637a54496d44dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a9bde5e05b54dad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R876a0f8dd95d4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4fcdae982324a83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4070c150166b4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re19119c6afa54588" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb948fbfcecf34502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99a975d18a144d4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8749bf5d92c145bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69001bdb96b44d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rea2528ad35c448e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0fc435165f914061" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83cc65ba9af74968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1b49df020f894489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbec04ac6be984815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9c92bbca099a40f2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc16e05f85ea54280" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf9c5b79985c4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcb4d7a3ee8d34443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra3fd5e624cf74945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R302d36a205544606" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46e0fe878538410b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b49df020f894489"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb4d7a3ee8d34443"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbec04ac6be984815"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3fd5e624cf74945"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9c92bbca099a40f2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R302d36a205544606"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd6998240e8e248d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R96d9afcbb4424f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5aaffecb6014d99" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R458aa9ecf4af471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R269ee03790b840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a5a3f611382471d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R96d9afcbb4424f8d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb5aaffecb6014d99"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R269ee03790b840de"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4a5a3f611382471d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd79990e660784ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf89522e7bff44b1e" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7271e03da004f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4bced38d34844f39" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c23660c191f4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R250a251681ea4615" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R383fc911929240a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra67935456641413b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a31d5d68dbf49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re696ee107b264a6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54f83e626bbf4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R37322158734e4d83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2444cacaba74465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbe54796dbe594441" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83336b2e29004774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R68a745711d8441ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc5c33ae41654b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1909951ec9af416e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f05a183b8324e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc38705f924b743dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4c27c850c8e4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9e20343b7e3a4ec2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R768cc599a1d04df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3491657990d54d88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d7c56fb1b324c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R34af0262f2e94f63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4078bc833f64885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R242c938265f4449f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10f1fae332af4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6fa0e241c09b4786" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3952f4a2fe654e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf2bce5db7b5b4238" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd02240de882e4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rfd15a2ca6dca4c33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66da20f43bc9490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1ae3e3fa6a524ad6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52970609db2c4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re0e067bc12d94c39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61024b3d55c8461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R7c4873e1028044e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b72e4b94bbd4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3eba38c4a31a446f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35dbf566bb684901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4d5bfa6a84a44338" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refb31b2ce515417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R67b6e4216a4d4d58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc807c1eef0a14499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7e34a2d84bd54bc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra703edcf2e3a4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0cbb1725c61d43e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4b9d184c8ec4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1c260934f7694a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dd92bf026064dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R38b50a386d4c4845" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd944826843b24002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rba0c6968f87c4c1f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第65章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 65 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:9  |  Isaiah 65:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必從雅各中領出後裔， 從猶大中領出承受我眾山的。 我的選民必承受； 我的僕人要在那裏居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring forth a seed out of Jacob, and out of Judah an inheritor of my mountains: and mine elect shall inherit it, and my servants shall dwell there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:10  |  Isaiah 65:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙崙[平原]必成為羊群的圈； 亞割谷必成為牛群躺臥之處， 都為尋求我的民所得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Sharon shall be a fold of flocks, and the valley of Achor a place for the herds to lie down in, for my people that have sought me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:11  |  Isaiah 65:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們這些離棄耶和華、 忘記我的聖山、給時運擺筵席、 給天命盛滿調和酒的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye are they that forsake the LORD, that forget my holy mountain, that prepare a table for that troop, and that furnish the drink offering unto that number.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:12  |  Isaiah 65:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要命定你們歸在刀下， 都必屈身被殺； 因為我呼喚，你們沒有答應； 我說話，你們沒有聽從； 反倒行我眼中看為惡的， 揀選我所不喜悅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore will I number you to the sword, and ye shall all bow down to the slaughter: because when I called, ye did not answer; when I spake, ye did not hear; but did evil before mine eyes, and did choose that wherein I delighted not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,179 +5037,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:13  |  Isaiah 65:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，主耶和華如此說： 我的僕人必得吃，你們卻飢餓； 我的僕人必得喝，你們卻乾渴； 我的僕人必歡喜，你們卻蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore thus saith the Lord GOD, Behold, my servants shall eat, but ye shall be hungry: behold, my servants shall drink, but ye shall be thirsty: behold, my servants shall rejoice, but ye shall be ashamed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:14  |  Isaiah 65:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的僕人因心中高興歡呼， 你們卻因心中憂愁哀哭， 又因心裏憂傷哀號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, my servants shall sing for joy of heart, but ye shall cry for sorrow of heart, and shall howl for vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:15  |  Isaiah 65:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必留下自己的名， 為我選民指着賭咒。 主耶和華必殺你們， 另起別名稱呼他的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall leave your name for a curse unto my chosen: for the Lord GOD shall slay thee, and call his servants by another name:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:16  |  Isaiah 65:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，在地上為自己求福的， 必憑真實的神求福； 在地上起誓的， 必指真實的神起誓。 因為，從前的患難已經忘記， 也從我眼前隱藏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That he who blesseth himself in the earth shall bless himself in the God of truth; and he that sweareth in the earth shall swear by the God of truth; because the former troubles are forgotten, and because they are hid from mine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:17  |  Isaiah 65:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪！我造新天新地； 從前的事不再被記念，也不再追想。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, I create new heavens and a new earth: and the former shall not be remembered, nor come into mind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:18  |  Isaiah 65:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當因我所造的永遠歡喜快樂； 因我造耶路撒冷為人所喜， 造其中的居民為人所樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But be ye glad and rejoice for ever in that which I create: for, behold, I create Jerusalem a rejoicing, and her people a joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:1  |  Isaiah 65:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>素來沒有訪問[我的]，現在求問我； 沒有尋找我的，我叫他們遇見； 沒有稱為我名下的，我對他們說： 我在這裏！我在這裏！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am sought of them that asked not for me; I am found of them that sought me not: I said, Behold me, behold me, unto a nation that was not called by my name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:19  |  Isaiah 65:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必因耶路撒冷歡喜， 因我的百姓快樂； 其中必不再聽見哭泣的聲音和哀號的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will rejoice in Jerusalem, and joy in my people: and the voice of weeping shall be no more heard in her, nor the voice of crying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,179 +6269,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:20  |  Isaiah 65:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中必沒有數日[夭亡]的嬰孩， 也沒有壽數不滿的老者； 因為百歲死的仍算孩童， 有百歲[死]的罪人算被咒詛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall be no more thence an infant of days, nor an old man that hath not filled his days: for the child shall die an hundred years old; but the sinner being an hundred years old shall be accursed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:21  |  Isaiah 65:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要建造房屋，自己居住； 栽種葡萄園，吃其中的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall build houses, and inhabit them; and they shall plant vineyards, and eat the fruit of them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,179 +6577,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:22  |  Isaiah 65:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們建造的，別人不得住； 他們栽種的，別人不得吃； 因為我民的日子必像樹木的日子； 我選民親手勞碌得來的必長久享用。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not build, and another inhabit; they shall not plant, and another eat: for as the days of a tree are the days of my people, and mine elect shall long enjoy the work of their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:23  |  Isaiah 65:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必不徒然勞碌， 所生產的，也不遭災害， 因為都是蒙耶和華賜福的後裔； 他們的子孫也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not labour in vain, nor bring forth for trouble; for they are the seed of the blessed of the LORD, and their offspring with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:24  |  Isaiah 65:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們尚未求告，我就應允； 正說話的時候，我就垂聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that before they call, I will answer; and while they are yet speaking, I will hear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,179 +7039,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:25  |  Isaiah 65:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豺狼必與羊羔同食； 獅子必吃草與牛一樣； 塵土必作蛇的食物。 在我聖山的遍處， 這一切都不傷人，不害物。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wolf and the lamb shall feed together, and the lion shall eat straw like the bullock: and dust shall be the serpent’s meat. They shall not hurt nor destroy in all my holy mountain, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:2  |  Isaiah 65:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我整天伸手招呼那悖逆的百姓； 他們隨自己的意念行不善之道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have spread out my hands all the day unto a rebellious people, which walketh in a way that was not good, after their own thoughts;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:3  |  Isaiah 65:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這百姓時常當面惹我發怒； 在園中獻祭， 在壇上燒香；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A people that provoketh me to anger continually to my face; that sacrificeth in gardens, and burneth incense upon altars of brick;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:4  |  Isaiah 65:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在墳墓間坐着， 在隱密處住宿， 吃豬肉； 他們器皿中有可憎之物做的湯；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which remain among the graves, and lodge in the monuments, which eat swine’s flesh, and broth of abominable things is in their vessels;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:5  |  Isaiah 65:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且對人說：你站開吧！ 不要挨近我，因為我比你聖潔。 [主說]：這些人是我鼻中的煙， 是整天燒着的火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which say, Stand by thyself, come not near to me; for I am holier than thou. These are a smoke in my nose, a fire that burneth all the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:6  |  Isaiah 65:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，這都寫在我面前。 我必不靜默，必施行報應， 必將你們的罪孽和你們列祖的罪孽， 就是在山上燒香， 在岡上褻瀆我的罪孽， 一同報應在他們後人懷中， 我先要把他們所行的量給他們； 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, it is written before me: I will not keep silence, but will recompense, even recompense into their bosom,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:7  |  Isaiah 65:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）看哪，這都寫在我面前。 我必不靜默，必施行報應， 必將你們的罪孽和你們列祖的罪孽， 就是在山上燒香， 在岡上褻瀆我的罪孽， 一同報應在他們後人懷中， 我先要把他們所行的量給他們； 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your iniquities, and the iniquities of your fathers together, saith the LORD, which have burned incense upon the mountains, and blasphemed me upon the hills: therefore will I measure their former work into their bosom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,179 +8117,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 65:8  |  Isaiah 65:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說：葡萄中尋得新酒， 人就說：不要毀壞， 因為福在其中。 我因我僕人的緣故也必照樣而行， 不將他們全然毀滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD, As the new wine is found in the cluster, and one saith, Destroy it not; for a blessing is in it: so will I do for my servants’ sakes, that I may not destroy them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>