--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -11,99 +11,99 @@
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6398fdaa7114825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf52a1d82b3494807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5cd1ba9617754f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf99ae8de5b77447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R35b039318eee43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R346852ce3d2e4f9e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5c11d5ab551d4856"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf60657f657d84b5b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R32968e4f414c49f7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc2025a4f3db54c61"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcfec9ae3fec548fd"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7fb48c28f2bb435c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2da5a2472ff04171"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5531516bf127479c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R83a571302b9341e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5a7c0d48b3df4eb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc48d785c548849c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R30158cd27fa84a86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re562adc531894b49"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3001e8dcfc6d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c11d5ab551d4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32968e4f414c49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdf614c3c43304f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd515bab4b93044a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcfec9ae3fec548fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26e03e415bb24f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbf137d0d155944f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd82035322fbe4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Refbe139301174d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd4a0595d2626468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7fb48c28f2bb435c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R07dd8737aa364848" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbdd929aecba142ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf60657f657d84b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2025a4f3db54c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R43683c42ca924951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R59681272378b4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2da5a2472ff04171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5531516bf127479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R83a571302b9341e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a7c0d48b3df4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc48d785c548849c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R30158cd27fa84a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re562adc531894b49" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd2a7fd4fde494095" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -307,69 +307,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R807e3fd325cf463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R886da5b7f7d54533" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9668d113bb424026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e1fbdb006e94e72" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5bd5c71b126543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R323225e553584dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra59f847347824e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e529ab627cb4767" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad2433a91f1f4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc12a26e974684726" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7de71106a3ef4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f9ae9d880f4d0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4569f91720dc4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R914a87eb6ff14238" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R27e6acb623804ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf73904e6d0674fc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raefc118fdde54efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3f605aa1fb1499d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -993,100 +993,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1141b885ddcd48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5ac42b77cd7c4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R726abeba23dc4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd3b739c3326647c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabfb09b6b0734c2d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R65e5bdad6efb4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rea2b0ad90e804124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R19663c0b38f44221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R51e1bb821f704d6f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c0bbea3ccf0407c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5ac42b77cd7c4935"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea2b0ad90e804124"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R726abeba23dc4955"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19663c0b38f44221"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2112,116 +2112,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd3b739c3326647c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R51e1bb821f704d6f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra734e9a54de44196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R02f1a8e9b96b47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree2bb73b1539443d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1dd56a614ecb40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e2fb15eaec04e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0468e1d048274e09" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R02f1a8e9b96b47c4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ree2bb73b1539443d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9e2fb15eaec04e8d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0468e1d048274e09"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2285,69 +2285,69 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d7696e4c21e44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd73128edacd649c4" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83d067e7ff3d4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1e5f84c43b9a4db4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06a26c7c3b9b44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R18adbb96973f4e72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9ea9baf0460414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7edef8d761c747c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39d7fbf78fa64f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5719d8e5d8dd422c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10eeba97e5f745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbceb8207f1e14d33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb15da3155ff431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2a1552962c144935" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bdbd45f03a94a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re0636162d2aa4b40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cb3f859814b4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbadee18dbcdd433f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2365,65 +2365,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2441,183 +2445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:1  |  Isaiah 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，你必說： 耶和華啊，我要稱謝你！ 因為你雖然向我發怒， 你的怒氣卻已轉消； 你又安慰了我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day thou shalt say, O LORD, I will praise thee: though thou wast angry with me, thine anger is turned away, and thou comfortedst me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2633,183 +2599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:2  |  Isaiah 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪！神是我的拯救； 我要倚靠他，並不懼怕。 因為主耶和華是我的力量， 是我的詩歌， 他也成了我的拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, God is my salvation; I will trust, and not be afraid: for the LORD JEHOVAH is my strength and my song; he also is become my salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2825,183 +2753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:3  |  Isaiah 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們必從救恩的泉源歡然取水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore with joy shall ye draw water out of the wells of salvation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3017,183 +2907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:4  |  Isaiah 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那日，你們要說： 當稱謝耶和華，求告他的名； 將他所行的傳揚在萬民中， 提說他的名已被尊崇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day shall ye say, Praise the LORD, call upon his name, declare his doings among the people, make mention that his name is exalted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3209,183 +3061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:5  |  Isaiah 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要向耶和華唱歌， 因他所行的甚是美好； 但願這事普傳天下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing unto the LORD; for he hath done excellent things: this is known in all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3401,183 +3215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 12:6  |  Isaiah 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的居民哪，當揚聲歡呼， 因為在你們中間的以色列聖者乃為至大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cry out and shout, thou inhabitant of Zion: for great is the Holy One of Israel in the midst of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>