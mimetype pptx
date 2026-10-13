--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1945b6905bc94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb4eb01d9aca241b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd7d0e955e7a84616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5147ee18bb3945c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5327fad0da024518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb0d3707539274137" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R84f840b9301f4b24"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1956f455ca3c46a5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re8727173d8d647a4"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra637f1ca0a134ca5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcbb971cf19cf46c4"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1a13fd243bb24800"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R33c1f3331c1b4c60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rba2ba4279b494623"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcb7bec8183b44ff6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb3dc64d4b0fb4c34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R436fe28487884732"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R136ee0af79f3409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R8abe198fc153453c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R55dac25e663c436c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3cc6eb2008b54e3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R41131697984c4a1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re67b99fda07541df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0217449ed3a94fa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5a2f535eef5b4323"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9b61d8e49f3a40c7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7d4bb339cf5e4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84f840b9301f4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8727173d8d647a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5b197baac1964ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5cb74388e80d4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcbb971cf19cf46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf723d275a97c4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R61f8ae3ccfe748ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd4f563740f5448cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5d0f9dee14ea445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R97fa677376b345cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf752b152f33b4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4c88f485aa5b4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdfdd69d3b74340b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R03907f2fb0a54c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc7c21d23d7a4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R946d6c732e394075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raf10bfed98954551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1a13fd243bb24800" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3d6df78108194138" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2cbec9f84b04486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1956f455ca3c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra637f1ca0a134ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7fa22c99caf843a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8a318fa0ded84876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R33c1f3331c1b4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba2ba4279b494623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcb7bec8183b44ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb3dc64d4b0fb4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R436fe28487884732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R136ee0af79f3409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8abe198fc153453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R55dac25e663c436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3cc6eb2008b54e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R41131697984c4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re67b99fda07541df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0217449ed3a94fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5a2f535eef5b4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9b61d8e49f3a40c7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R76da77e96d964cdd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcef22c3050374ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R577f25c9f2554275" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R64d3814a8e754ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d888e420d2d425f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R126a3caa7caf4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c4d9403c578444e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7b5198662da44e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf923a4de33d44b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3313be0d66ec494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaba909575b74b46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R529bf8da46944ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42f6de3c1dc14d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0532c410dd4b4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c4f3b5017d6422a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfefeacc9a00349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d1895307630432e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7496d31e312c4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re821b0ec06a24265" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raa756a642c9a4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R533b611fb87f4abc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra343a17c52c34909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54017a3cda454cb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd412b0e84e304d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbd9875e0f774464" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raba29b390ae0404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45bd43f75b044420" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2b3d877734fe4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66355f21b73e4754" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R88a5fc50642d40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6abd5ec2cc24aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rab917adeed744540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4ed010922304965" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1554c9e692a4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc1b92aa210694537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0bc8f63a5e5a4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9b53687b42f94925" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb42e1adc46943fd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec206c046a9848ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7f6732aec7db4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7b31e9478404f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8e8a657d6e2f4f0f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad95b55b5d874f8b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1b92aa210694537"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f6732aec7db4360"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bc8f63a5e5a4a99"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7b31e9478404f38"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9b53687b42f94925"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8e8a657d6e2f4f0f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf91691301caf4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6b2f9e75b2924702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R881e10b90e4148eb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra8a8caf453864f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f36c8732fc0458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b72af4a2aa7447c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6b2f9e75b2924702"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R881e10b90e4148eb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f36c8732fc0458c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5b72af4a2aa7447c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae4c76de5cde4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3eb3e8e5489447b4" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d2011a9bac14fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbe31b7f2005b4dc4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2e103595744b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc3b2e7f563ec44d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20bb86af53b84aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb656a278024041d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re52df761e85f48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R66295548ca5540bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e502d32afd14f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6e16d04fd3334e86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88e42bce6daf45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R030aa9025b81404b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4aac783f7be14d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9a2506dc1c0f4317" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1615a97d34114633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R943839a601e14b91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R531a17f6f4ee4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R83911062817944e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0c1a5f23e154fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rea20573933df4047" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97ce7804ec5f4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfef272ffc1a14280" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e41880652314633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R204107e3bc8a4838" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R024666d76a4941b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9d0ac98e8e3946a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ae482296bf84a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R1fd4218b377646bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1a935b5f5e44c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4fff81f1c0ae4227" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:9  |  Isaiah 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「你去告訴這百姓說： 你們聽是要聽見，卻不明白； 看是要看見，卻不曉得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Go, and tell this people, Hear ye indeed, but understand not; and see ye indeed, but perceive not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:10  |  Isaiah 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使這百姓心蒙脂油， 耳朵發沉， 眼睛昏迷； 恐怕眼睛看見， 耳朵聽見， 心裏明白， 回轉過來，便得醫治。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make the heart of this people fat, and make their ears heavy, and shut their eyes; lest they see with their eyes, and hear with their ears, and understand with their heart, and convert, and be healed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:11  |  Isaiah 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就說：「主啊，這到幾時為止呢？」他說： 直到城邑荒涼，無人居住， 房屋[空閒]無人，地土極其荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said I, Lord, how long? And he answered, Until the cities be wasted without inhabitant, and the houses without man, and the land be utterly desolate,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:12  |  Isaiah 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且耶和華將人遷到遠方， 在這境內撇下的地土很多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD have removed men far away, and there be a great forsaking in the midst of the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,179 +3789,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:13  |  Isaiah 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>境內剩下的[人]若還有十分之一， 也必被吞滅， 像栗樹、橡樹雖被砍伐， 樹墩子卻仍存留。 這聖潔的種類在國中也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But yet in it shall be a tenth, and it shall return, and shall be eaten: as a teil tree, and as an oak, whose substance is in them, when they cast their leaves: so the holy seed shall be the substance thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:1  |  Isaiah 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當烏西雅王崩的那年，我見主坐在高高的寶座上。他的衣裳垂下，遮滿聖殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the year that king Uzziah died I saw also the Lord sitting upon a throne, high and lifted up, and his train filled the temple.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:2  |  Isaiah 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其上有撒拉弗侍立，各有六個翅膀：用兩個翅膀遮臉，兩個翅膀遮腳，兩個翅膀飛翔；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Above it stood the seraphims: each one had six wings; with twain he covered his face, and with twain he covered his feet, and with twain he did fly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:3  |  Isaiah 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼此呼喊說： 聖哉！聖哉！聖哉！萬軍之耶和華； 他的榮光充滿全地！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one cried unto another, and said, Holy, holy, holy, is the LORD of hosts: the whole earth is full of his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:4  |  Isaiah 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因呼喊者的聲音，門檻的根基震動，殿充滿了煙雲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the posts of the door moved at the voice of him that cried, and the house was filled with smoke.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,179 +4559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:5  |  Isaiah 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時我說：「禍哉！我滅亡了！因為我是嘴唇不潔的人，又住在嘴唇不潔的民中，又因我眼見大君王－萬軍之耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said I, Woe is me! for I am undone; because I am a man of unclean lips, and I dwell in the midst of a people of unclean lips: for mine eyes have seen the King, the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:6  |  Isaiah 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一撒拉弗飛到我跟前，手裏拿着紅炭，是用火剪從壇上取下來的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then flew one of the seraphims unto me, having a live coal in his hand, which he had taken with the tongs from off the altar:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:7  |  Isaiah 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將炭沾我的口，說：「看哪，這炭沾了你的嘴，你的罪孽便除掉，你的罪惡就赦免了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he laid it upon my mouth, and said, Lo, this hath touched thy lips; and thine iniquity is taken away, and thy sin purged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 6:8  |  Isaiah 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又聽見主的聲音說：「我可以差遣誰呢？誰肯為我們去呢？」我說：「我在這裏，請差遣我！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also I heard the voice of the Lord, saying, Whom shall I send, and who will go for us? Then said I, Here am I; send me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>