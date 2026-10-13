--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7b23745fc1e94aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a766350486e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5305c11985954274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91f99f22624d46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1fdb209e0494494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R32374246bdea4471" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R570d4e581fc74401"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd7a03158cf943b2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf3abb370fdb84e11"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4d15543b52d94cef"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7456195cf8834cf3"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R62bbaf5436aa42b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbdfac3c86f7b4b47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1e9a9b7c3e714fbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R29d8fae5ec024aa8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R72e667842c354685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R759cbab843684504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5d65d35a8b58410f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf9b6dc4f259b48ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb0c04cb0c2894830"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb565e27f5bc847bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R800ad7921808467e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8a75f735de3446f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R31de929ff74a4ac7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R58c2db034c1c42b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbca26f7968fe4ac9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8409a4f426dd4bda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R600f242438f5418e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R94ed5983f85a441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R570d4e581fc74401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3abb370fdb84e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R212e4b8e12544e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R64bbb4acde8041f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7456195cf8834cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3915e634a78b4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R319d56c3aca7430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6b933ea83c2e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5e59254fcb3a4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9204548e496a4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb8b53ba8de9046c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R540f70decf9b4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R280fc9dec1804285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R709eec9c529846c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb10640deaa6e4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfbc570c4a474468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3d300614b47645c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R75771528e8eb482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdc4e20dca7c44278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R62bbaf5436aa42b6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2d026a179e554b93" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re49c4a0522274681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd7a03158cf943b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d15543b52d94cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd89a737ad9b24b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd95b12c5424b441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbdfac3c86f7b4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1e9a9b7c3e714fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R29d8fae5ec024aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72e667842c354685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R759cbab843684504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5d65d35a8b58410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf9b6dc4f259b48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb0c04cb0c2894830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb565e27f5bc847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R800ad7921808467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8a75f735de3446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R31de929ff74a4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58c2db034c1c42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbca26f7968fe4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8409a4f426dd4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R600f242438f5418e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfeab66504c434601" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8648a91013984974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b50ceb76ae34545" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R447cdac4c09b4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9545be295d0479f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8c37d7f961754edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06924305e6514915" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7f8ce8d3004c45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57792c229e5746b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rea9d982374834cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd97265d649149ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5b7120c5744c4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3ad748c20d046cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5c3c7c4ed1ec4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd851da1d678482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5159fba7c94642d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32a25bb5ec754683" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1882bf7f809544ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ac93dc0ca6d45da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1ef0218c4c944ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb79547da49f42f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13d9e4e1d3f54881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67b6a63b6fcd41a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R294ae3f32c034150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R763df5068ed54d0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdc3c3fa649a849c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb88f00638efc42d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra1472759b0724c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbc31d6fe2534c4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3d34a2a05d314b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R877ca91cbe3149b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rada3275b90814fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b98bec76b984425" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7629282e7b7f4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R160c4b9ed8014687" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R426c71163cc64c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0340c23fb38845d6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf7f57bf89354d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R511de5e62bad46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1c68eb69b42b45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R030bf1df796a459f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rae8dc4d751554573" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9023c228d0b542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R536b41a7edbc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R15a3e12383b34a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1de9b5154c244b88" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc252ae80e67b4611" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R511de5e62bad46a0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R536b41a7edbc4871"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1c68eb69b42b45d0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15a3e12383b34a83"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R030bf1df796a459f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1de9b5154c244b88"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc11a6df9dd26416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7f1ea8cf80d94130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf9ff730af62469b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R60fa26e1d73f429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R651177ed860741ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R312a0691c6704c1c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7f1ea8cf80d94130"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raf9ff730af62469b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R651177ed860741ce"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R312a0691c6704c1c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3299259132864a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb0af924ddd9840c2" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0c1ca87fd7b4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcf1909adbb7c4bae" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbac2728f4334d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc755cb706abf4a24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0c6ccd966b14cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R165cc50ff9ca433e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R806930dde3fd49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8785b94b92164bd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc79c809182349ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1e7cbc373b454297" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fc96a7415544068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2a0bdca9fa2e4909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde001dd11abc407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb2b3c9e227184f68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ee12efe2d4b41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0bcf03da353c4d01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe64c104c18b4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5ca468058fc04e65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb13aaa376004649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R443d04801ba54c51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ddc3497594c4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5140db854ce243f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d53fb9bece14467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbae25aa01d04409c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b4a8e45553e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5b496268c37f4a54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1289c0512609488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf98fa7107b754858" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3a302f0f7774ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R39c8bda3cc924956" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R012adafb3af94594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9fce337ef40c4875" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06e7737ba0324140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdba7aec2d8d94d24" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nahum 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,183 +3381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:9  |  Nahum 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼尼微人哪，設何謀攻擊耶和華呢？ 他必[將你們]滅絕淨盡； 災難不再興起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What do ye imagine against the LORD? he will make an utter end: affliction shall not rise up the second time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:10  |  Nahum 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們像叢雜的荊棘， 像喝醉了的人， 又如枯乾的碎稭全然燒滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For while they be folden together as thorns, and while they are drunken as drunkards, they shall be devoured as stubble fully dry.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:11  |  Nahum 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一人從你那裏出來， 圖謀邪惡，設惡計攻擊耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is one come out of thee, that imagineth evil against the LORD, a wicked counsellor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,179 +3843,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:12  |  Nahum 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華如此說： 尼尼微雖然勢力充足，人數繁多， 也被剪除，歸於無有。 猶大啊，我雖然使你受苦， 卻不再使你受苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thus saith the LORD; Though they be quiet, and likewise many, yet thus shall they be cut down, when he shall pass through. Though I have afflicted thee, I will afflict thee no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:13  |  Nahum 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我必從你[頸項]上折斷他的軛， 扭開他的繩索。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For now will I break his yoke from off thee, and will burst thy bonds in sunder.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:14  |  Nahum 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華已經出令，指着尼尼微說： 你名下的人必不留後； 我必從你神的廟中除滅雕刻的偶像和鑄造的偶像； 我必因你鄙陋，使你歸於墳墓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD hath given a commandment concerning thee, that no more of thy name be sown: out of the house of thy gods will I cut off the graven image and the molten image: I will make thy grave; for thou art vile.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:15  |  Nahum 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，有報好信傳平安之人的腳登山，[說]： 猶大啊，可以守你的節期， 還你所許的願吧！ 因為那惡人不再從你中間經過， 他已滅絕淨盡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold upon the mountains the feet of him that bringeth good tidings, that publisheth peace! O Judah, keep thy solemn feasts, perform thy vows: for the wicked shall no more pass through thee; he is utterly cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,183 +4459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:1  |  Nahum 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論尼尼微的默示，就是伊勒歌斯人那鴻所得的默示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The burden of Nineveh. The book of the vision of Nahum the Elkoshite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:2  |  Nahum 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華是忌邪施報的神。 耶和華施報大有忿怒； 向他的敵人施報， 向他的仇敵懷怒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is jealous, and the LORD revengeth; the LORD revengeth, and is furious; the LORD will take vengeance on his adversaries, and he reserveth wrath for his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,179 +4767,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:3  |  Nahum 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華不輕易發怒，大有能力， 萬不以[有罪的]為無罪。 他乘旋風和暴風而來， 雲彩為他腳下的塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is slow to anger, and great in power, and will not at all acquit the wicked: the LORD hath his way in the whirlwind and in the storm, and the clouds are the dust of his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:4  |  Nahum 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他斥責海，使海乾了， 使一切江河乾涸。 巴珊和迦密[的樹林]衰殘； 黎巴嫩的花草也衰殘了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He rebuketh the sea, and maketh it dry, and drieth up all the rivers: Bashan languisheth, and Carmel, and the flower of Lebanon languisheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:5  |  Nahum 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大山因他震動； 小山也都消化。 大地在他面前突起； 世界和住在其間的也都如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mountains quake at him, and the hills melt, and the earth is burned at his presence, yea, the world, and all that dwell therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:6  |  Nahum 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他發忿恨，誰能立得住呢？ 他發烈怒，誰能當得起呢？ 他的忿怒如火傾倒； 磐石因他崩裂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who can stand before his indignation? and who can abide in the fierceness of his anger? his fury is poured out like fire, and the rocks are thrown down by him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:7  |  Nahum 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華本為善， 在患難的日子為人的保障， 並且認得那些投靠他的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD is good, a strong hold in the day of trouble; and he knoweth them that trust in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那鴻書 1:8  |  Nahum 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他必以漲溢的洪水淹沒尼尼微， 又驅逐仇敵進入黑暗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But with an overrunning flood he will make an utter end of the place thereof, and darkness shall pursue his enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>