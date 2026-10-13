--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9069b00372be498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd6c2002d4e2c45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb789a3699a5540ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd96c20ec73c84770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5577ca6307cf4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7014b0deca24439d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc32efbf534244e13"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R77832f2967be4662"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R10af455e765f44a5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2a9e258f331c4c1f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R77a33c9ec760433f"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2472c25369fa4eb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbb52c70c80e3421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R53de3015b7e544ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1b9e83cbf2784387"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rba5688efbebd414b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc45d862635bb420a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf7ea78579ddf4a06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb2a3bb1fb34e48db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6dcce82eb69f4bc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc4f3c1d6bdb6476d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0bf36ff0ed864729"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rad0e6f4b8c3f44ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R300eff0e27634217"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R64e9461f141042dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf6049235d7bf4b2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R059820980d6a4e0f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R64e61b6f19a04c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc32efbf534244e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10af455e765f44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc4a7fd3ad6ec4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1493da875e024c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R77a33c9ec760433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc936d49b08fa4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf26e91a6ef2b4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb6004f399a844a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R160d99a39f5b4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R52bbb0a6a369446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R26daab564ce3448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R509518ee51f44b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R81f2ca277bd84973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdd3170bbcaeb42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4761178333af4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdf159edf1c9f4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rccbf313c64b44f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3fe8684a52c34194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2472c25369fa4eb6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R75f0560b0e0c4d28" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd97d6e76af8f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77832f2967be4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a9e258f331c4c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R630d66cd2cba4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2f89d3235e44430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb52c70c80e3421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R53de3015b7e544ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b9e83cbf2784387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rba5688efbebd414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc45d862635bb420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf7ea78579ddf4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb2a3bb1fb34e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6dcce82eb69f4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc4f3c1d6bdb6476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0bf36ff0ed864729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad0e6f4b8c3f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R300eff0e27634217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R64e9461f141042dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf6049235d7bf4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R059820980d6a4e0f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2ca6743b8c25445d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcea15b28ca794bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7963db64fd84ccb" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R386ff0f2dd8440e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf55be9220a445e1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc236c99023194a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc65808ec68bb4b25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb7e8ef6d14484409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd85cb9c17eff4f4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb981bf5ad2e34a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06200e354795436f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R60c5e92451f14cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a4e007da71c43e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0822eabdb3044567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b056e07b98c4dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R115a6b622bcb44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ced20f59e6c46d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1ac9e9e4a314a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R716b39467c5d443e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R005745cabf7948aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06a1224c74e14591" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R39b4d54822cd4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7559629fc1904182" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc2c03d9ab59f4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9667a4f0dff749ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7c94762403c4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdda54c09ca95469e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rae5800c8b65b4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd61622389ed64673" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R659045b4557e4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R156f5aabe7694b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0d07a13e86bd4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2806689f3a8848cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R17bf0dc2351a42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95868f7950274b89" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6ae6b1fe57f44160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1df8c9f19051449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdda4eaafd2cf4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R667ebd3ece774406" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R35a91cacef98499d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R50f3e9f78cc64668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2a88a5d71b4d48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R07325d0552f04178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfa4bb73b7ce54f72" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85ff05887ce74dc1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1df8c9f19051449c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a88a5d71b4d48ba"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdda4eaafd2cf4594"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07325d0552f04178"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R667ebd3ece774406"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfa4bb73b7ce54f72"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfcc51fffe29449af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9bd437c0970f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba3f283be9ee4a6a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rff4b8a2bfa064452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0137940bd8b2441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d2798396c384895" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9bd437c0970f4466"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rba3f283be9ee4a6a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0137940bd8b2441c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4d2798396c384895"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25342fe5f0cc48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf6c65985b9114643" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c2161006a3041cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf17b95be8fb74fd6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd15c628b7aed4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2ffec3106ed34cdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44cc667abf6f4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R51c246c249ee48a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf488fb9a9e81406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3d93ab0b60b04ea1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R355b3ed4e58a48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra650f1da50a7473f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R343ea861e3c64d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R95cfa2cbd5cd4858" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76c284ba3dc74cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfcf453ad7b2b4eb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re227f0c029d848c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6fe7ca5c7e7f4c2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbf7d62c9b6d497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc35f41c7348d41c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R335d94853b494841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9cd6aee3299d4b62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e98dc9ec22f401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8321f2a824234f53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c6f5587ce614deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R013d2bccc43f4e79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffeab50e052b4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4383d2729a1e4add" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcce467f11a5e4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rda85cca8413b4461" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R924308338af14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc997936c3d4c40d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re45a55dbdf8c486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdd4773815e97424e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Esther 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:9  |  Esther 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都交給王極尊貴的一個大臣，命他將衣服給王所喜悅尊榮的人穿上，使他騎上馬，走遍城裏的街市，在他面前宣告說：王所喜悅尊榮的人，就如此待他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let this apparel and horse be delivered to the hand of one of the king’s most noble princes, that they may array the man withal whom the king delighteth to honour, and bring him on horseback through the street of the city, and proclaim before him, Thus shall it be done to the man whom the king delighteth to honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:10  |  Esther 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王對哈曼說：「你速速將這衣服和馬，照你所說的，向坐在朝門的猶大人末底改去行。凡你所說的，一樣不可缺。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the king said to Haman, Make haste, and take the apparel and the horse, as thou hast said, and do even so to Mordecai the Jew, that sitteth at the king’s gate: let nothing fail of all that thou hast spoken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:11  |  Esther 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是哈曼將朝服給末底改穿上，使他騎上馬，走遍城裏的街市，在他面前宣告說：「王所喜悅尊榮的人，就如此待他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then took Haman the apparel and the horse, and arrayed Mordecai, and brought him on horseback through the street of the city, and proclaimed before him, Thus shall it be done unto the man whom the king delighteth to honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:12  |  Esther 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>末底改仍回到朝門，哈曼卻憂憂悶悶地蒙着頭，急忙回家去了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mordecai came again to the king’s gate. But Haman hasted to his house mourning, and having his head covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:13  |  Esther 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將所遇的一切事詳細說給他的妻細利斯和他的眾朋友聽。他的智慧人和他的妻細利斯對他說：「你在末底改面前始而敗落，他如果是猶大人，你必不能勝他，終必在他面前敗落。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Haman told Zeresh his wife and all his friends every thing that had befallen him. Then said his wise men and Zeresh his wife unto him, If Mordecai be of the seed of the Jews, before whom thou hast begun to fall, thou shalt not prevail against him, but shalt surely fall before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:14  |  Esther 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們還與哈曼說話的時候，王的太監來催哈曼快去赴以斯帖所預備的筵席。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And while they were yet talking with him, came the king’s chamberlains, and hasted to bring Haman unto the banquet that Esther had prepared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:1  |  Esther 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那夜王睡不着覺，就吩咐人取歷史來，念給他聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>On that night could not the king sleep, and he commanded to bring the book of records of the chronicles; and they were read before the king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:2  |  Esther 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正遇見書上寫着[說]：王的太監中有兩個守門的，辟探和提列，想要下手害亞哈隨魯王，末底改將這事告訴[王后]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was found written, that Mordecai had told of Bigthana and Teresh, two of the king’s chamberlains, the keepers of the door, who sought to lay hand on the king Ahasuerus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:3  |  Esther 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王說：「末底改行了這事，賜他甚麼尊榮爵位沒有？」伺候王的臣僕回答說：「沒有賜他甚麼。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king said, What honour and dignity hath been done to Mordecai for this? Then said the king’s servants that ministered unto him, There is nothing done for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,179 +4663,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:4  |  Esther 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王說：「誰在院子裏？」（那時哈曼正進王宮的外院，要求王將末底改掛在他所預備的木架上。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king said, Who is in the court? Now Haman was come into the outward court of the king’s house, to speak unto the king to hang Mordecai on the gallows that he had prepared for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:5  |  Esther 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>臣僕說：「哈曼站在院內。」王說：「叫他進來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king’s servants said unto him, Behold, Haman standeth in the court. And the king said, Let him come in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,179 +4971,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:6  |  Esther 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈曼就進去。王問他說：「王所喜悅尊榮的人，當如何待他呢？」哈曼心裏說：「王所喜悅尊榮的，不是我是誰呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Haman came in. And the king said unto him, What shall be done unto the man whom the king delighteth to honour? Now Haman thought in his heart, To whom would the king delight to do honour more than to myself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:7  |  Esther 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈曼就回答說：「王所喜悅尊榮的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Haman answered the king, For the man whom the king delighteth to honour,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 6:8  |  Esther 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當將王常穿的朝服和戴冠的御馬，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the royal apparel be brought which the king useth to wear, and the horse that the king rideth upon, and the crown royal which is set upon his head:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>