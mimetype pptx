--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -5,96 +5,96 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2f0a4a5b319c4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd4e9f1bcfc64bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9dd29e68215f4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re4f2c75746a14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R118f774095984aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R01865d9513fc48c5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R14404f9a710243e9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcef3b1eed6544fe0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8659c94022964a3e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re3e79726dad94e56"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R543f974fbe28416d"/>
-[...2 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcb3644bedd534a1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R181313cffa1148cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc1dbb7cdcd6f4e10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2433572b619c4627"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcf32120bb3694eab"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdff58a5edffa4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14404f9a710243e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8659c94022964a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc6b6dfb802324e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd04604161933484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R543f974fbe28416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reba32a3fa4954c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R399cc032104b4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb3644bedd534a1f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R611296f7096e4640" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re331040d28904691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcef3b1eed6544fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3e79726dad94e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raa111dddbe6d434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R17240fc1e4684cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R181313cffa1148cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc1dbb7cdcd6f4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2433572b619c4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcf32120bb3694eab" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re230a96686d84abf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -298,60 +298,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0327365f092a45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb399ddf898cc4bee" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Redb804f7455e4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra49970bced794716" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0fb17aefaa6b4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0935cf9937f4d3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re3f8cb69dac74fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c837607be1e45f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc8f4c1d54ebd4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33c138707916454d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R59420549f7f8461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc87132e72f4b4696" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -690,100 +690,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4a868b7e8cc84152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc562c401c3e84f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd72a2ec769e544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3089a59cf8454489" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba25c44b8d714642" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R827cc0a36b784a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8ceec68cca33468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R25a7ceb179ff4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5817956179a442fc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R825b4672f26f4e15" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc562c401c3e84f45"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ceec68cca33468d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd72a2ec769e544da"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R25a7ceb179ff4778"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -1809,116 +1809,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3089a59cf8454489"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5817956179a442fc"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf0f3e9ff23cc47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ea44a810a214c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfad5eeabd48744ea" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8a657a706a424926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R015888f9b41947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6200b2122c054361" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7ea44a810a214c38"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfad5eeabd48744ea"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R015888f9b41947dd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6200b2122c054361"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -1982,60 +1982,60 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42a70718f26c4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbc81c4c2fb744587" /></Relationships>
-[...8 lines deleted...]
-<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e7255989554b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbf26ee53e8cb45e9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2eac09d4e9b4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e8528b9dc774532" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0ab62e7d9cf44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc2adf42e0b6e4a38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65992e6606414c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8ce90fff6fb94bf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40342dcb7c0945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rbbb4642d5dda490b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2053,65 +2053,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Esther 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2129,183 +2133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 10:1  |  Esther 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞哈隨魯王使旱地和海島的人民都進貢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king Ahasuerus laid a tribute upon the land, and upon the isles of the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2321,183 +2287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 10:2  |  Esther 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以權柄能力所行的，並他抬舉末底改使他高升的事，豈不都寫在米底亞和波斯王的歷史上嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the acts of his power and of his might, and the declaration of the greatness of Mordecai, whereunto the king advanced him, are they not written in the book of the chronicles of the kings of Media and Persia?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2513,179 +2441,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯帖記 10:3  |  Esther 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大人末底改作亞哈隨魯王的宰相，在猶大人中為大，得他眾弟兄的喜悅，為本族的人求好處，向他們說和平的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Mordecai the Jew was next unto king Ahasuerus, and great among the Jews, and accepted of the multitude of his brethren, seeking the wealth of his people, and speaking peace to all his seed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>