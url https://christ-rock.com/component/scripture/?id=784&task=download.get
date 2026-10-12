--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re14b8c7506e94824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf6006b7513114d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R611f515e5452417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a500b341ba7459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R636f6c52bdb8442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8aa3758ba75b4451" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5907bb6a7f71432c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1cd41ea0ea5c4e2e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R58ed5cb4b5a94cff"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9e3935a6e8834f9b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R540fd63eefea429c"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6ae8f7a5269142dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R283c6711ffd443fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7c4eb3021a84fa4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re1dc8764c7674b83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R32381c1eef394be1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb588daa3f0d14366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8f8491c450f1467f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf7c43921822f4703"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R853a439ae0094151"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rcfdc1b46ddbb496c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rda3536c4bdba4394"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rad43003683864403"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfe565ff5e09240ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rda526a3b9cf34f94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R50f0506238c94150"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3947783e51024275"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R83aac3cbd9ef4182"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R24acdc4d76ce4d8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R709b4134c5404dd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R215921079b924720"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2377246fc4647b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5907bb6a7f71432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58ed5cb4b5a94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R72623c49a77c458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3b493f4439d640d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R540fd63eefea429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba5a2f08c2914485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe0a4765f0af462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R21d3014491e34e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2ef14b68ea44441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6aa0124fd8824c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R62294df04f78440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R67b089c4ef924bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfb2d9105cb5b4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R213edea3de30409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R818841a647e7419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfe8170ab73364155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfe0bcdaed14b4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6cbb80f56b6d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R11343b6c4cbe4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8093f1b447d24420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcb5ee6bb072b456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbca4870ed56a4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6ae8f7a5269142dd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra5cdda1500f24bbc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd1734f8b8b304330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1cd41ea0ea5c4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e3935a6e8834f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R960b6f6d869547b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R08799e1791c143f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R283c6711ffd443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7c4eb3021a84fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re1dc8764c7674b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R32381c1eef394be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb588daa3f0d14366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8f8491c450f1467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf7c43921822f4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R853a439ae0094151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcfdc1b46ddbb496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rda3536c4bdba4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad43003683864403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfe565ff5e09240ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rda526a3b9cf34f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R50f0506238c94150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3947783e51024275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R83aac3cbd9ef4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24acdc4d76ce4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R709b4134c5404dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R215921079b924720" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R229147e222904bc2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc5ddbf1baf14053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0c4eef1eee044d9" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcb8f739680eb4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6579daca669497e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8d18c2e098f2423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re779187cf31f4434" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R73c73c8007bd4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e1e43ab0cc84373" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6896fb0b90244d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c1ec9662d2429b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2498c6439f7d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87acbdf730954f0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29d5be73ea624de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b025d0b5ff54a4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reecc6df3430649f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62f1bfc26f2d49e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8c776d04b4b4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a9e174aa83440e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6a34d4d883094bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64d80d05664a46fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5c203a9d5ca4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05d9a9d8ee46467f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R76ba78a29f824d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63e064f2fd244f65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R237dc1e404eb4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf518b8c4f094295" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4035104f105143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47d7b5964d4d41bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcd52ef4c2de64542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf398d7c45588406f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra9a5e566ab7e45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R521bf582990b43b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R44b331e0357f4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f3e4a4540f84a3d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8038b246d3994f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R400891c2b5944fa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5489ebb6360f474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29871ea8c8e44ba9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8abd6106058b46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd29f500ffd134d89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Recd3b55e5296483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dbc3981a6054507" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb89256f893814a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R32da7ebaf7de4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R478a056b3f29465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R96c822efeac346ca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4be629223e5244e6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2559fefac9104ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R33a8706138c146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rafa3be5601c043a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7981f42743ef4ca7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R67f8a1f7dcc94d82" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32da7ebaf7de4d98"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33a8706138c146f3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R478a056b3f29465c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rafa3be5601c043a6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R96c822efeac346ca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7981f42743ef4ca7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R35fe50d08a1843cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21d01bd5a47a40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R316af48bc4084148" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R12ad081f43694676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05a78dd0aa434cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7530fbceca7a4c7f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R21d01bd5a47a40c7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R316af48bc4084148"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R05a78dd0aa434cee"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7530fbceca7a4c7f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd20ca3fa3b3c40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4e3333fc97be48de" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R367a4f7e160b40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R358999ac0d34444d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R775bf0c2cc93427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R34791826a3c844e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d8133b4cc2f4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R30fb28d61d8b45ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R188c626fd1094981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R1573ca8360534650" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R539f78ed268342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1cd938a93bae484b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb11e72a427441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4f8f08ec3f9a4aab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06513a065cc14a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbaba4d6d30c74a3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf717902c3a194f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc382fa9860134ff3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8728396ee15e4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb6469a07da2b4a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c96f05a441349d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rab13e72c7fe44e08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R077b5888d8674cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8babe2fc4c3e4862" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98a9a3ad3fd84674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0d38c8d6f18b4753" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea8fed54ffbe427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R359aae3cb4834103" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6e9f182ca5b410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra368f36a0cef4988" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81a4c41c247946ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R331a437ab190479d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74103155f5fc4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R91d27ee1da37497f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R155bbb220b5a4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7d5dd0bb3afc4851" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20cef764079a42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Racca14201e5f491a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd730a3e9bf4f42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0616dd78cc55425b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd312fbec2614a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R72fbcf49f7664676" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Samuel 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:9  |  2 Samuel 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈馬王陀以聽見大衛殺敗哈大底謝的全軍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Toi king of Hamath heard that David had smitten all the host of Hadadezer,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:10  |  2 Samuel 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就打發他兒子約蘭去見大衛王，問他的安，為他祝福，因為他殺敗了哈大底謝（原來陀以與哈大底謝常常爭戰）。約蘭帶了金銀銅的器皿來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Toi sent Joram his son unto king David, to salute him, and to bless him, because he had fought against Hadadezer, and smitten him: for Hadadezer had wars with Toi. And Joram brought with him vessels of silver, and vessels of gold, and vessels of brass:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:11  |  2 Samuel 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛王將這些器皿和他治服各國所得來的金銀都分別為聖，獻給耶和華，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which also king David did dedicate unto the LORD, with the silver and gold that he had dedicated of all nations which he subdued;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:12  |  2 Samuel 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是從亞蘭、摩押、亞捫、非利士、亞瑪力人所得來的，以及從瑣巴王利合的兒子哈大底謝所掠之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Syria, and of Moab, and of the children of Ammon, and of the Philistines, and of Amalek, and of the spoil of Hadadezer, son of Rehob, king of Zobah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:13  |  2 Samuel 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛在鹽谷擊殺了亞蘭一萬八千人回來，就得了大名；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David gat him a name when he returned from smiting of the Syrians in the valley of salt, being eighteen thousand men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:14  |  2 Samuel 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又在以東全地設立防營，以東人就都歸服大衛。大衛無論往哪裏去，耶和華都使他得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he put garrisons in Edom; throughout all Edom put he garrisons, and all they of Edom became David’s servants. And the LORD preserved David whithersoever he went.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:15  |  2 Samuel 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛作以色列眾人的王，又向眾民秉公行義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David reigned over all Israel; and David executed judgment and justice unto all his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:16  |  2 Samuel 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洗魯雅的兒子約押作元帥；亞希律的兒子約沙法作史官；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joab the son of Zeruiah was over the host; and Jehoshaphat the son of Ahilud was recorder;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:17  |  2 Samuel 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞希突的兒子撒督和亞比亞他的兒子亞希米勒作祭司[長]；西萊雅作書記；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zadok the son of Ahitub, and Ahimelech the son of Abiathar, were the priests; and Seraiah was the scribe;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:18  |  2 Samuel 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶何耶大的兒子比拿雅統轄基利提人和比利提人。大衛的眾子都作領袖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Benaiah the son of Jehoiada was over both the Cherethites and the Pelethites; and David’s sons were chief rulers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:1  |  2 Samuel 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此後，大衛攻打非利士人，把他們治服，從他們手下奪取了京城的權柄；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after this it came to pass, that David smote the Philistines, and subdued them: and David took Metheg-ammah out of the hand of the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:2  |  2 Samuel 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又攻打摩押人，使他們躺臥在地上，用繩量一量：量二繩的殺了，量一繩的存留。摩押人就歸服大衛，給他進貢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he smote Moab, and measured them with a line, casting them down to the ground; even with two lines measured he to put to death, and with one full line to keep alive. And so the Moabites became David’s servants, and brought gifts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:3  |  2 Samuel 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑣巴王利合的兒子哈大底謝往大河去，要奪回他的國權。大衛就攻打他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>David smote also Hadadezer, the son of Rehob, king of Zobah, as he went to recover his border at the river Euphrates.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,179 +5695,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:4  |  2 Samuel 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>擒拿了他的馬兵一千七百，步兵二萬，將拉戰車的馬砍斷蹄筋，但留下一百輛車的馬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David took from him a thousand chariots, and seven hundred horsemen, and twenty thousand footmen: and David houghed all the chariot horses, but reserved of them for an hundred chariots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:5  |  2 Samuel 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大馬士革的亞蘭人來幫助瑣巴王哈大底謝，大衛就殺了亞蘭人二萬二千。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the Syrians of Damascus came to succour Hadadezer king of Zobah, David slew of the Syrians two and twenty thousand men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:6  |  2 Samuel 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛在大馬士革的亞蘭地設立防營，亞蘭人就歸服他，給他進貢。大衛無論往哪裏去，耶和華都使他得勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then David put garrisons in Syria of Damascus: and the Syrians became servants to David, and brought gifts. And the LORD preserved David whithersoever he went.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:7  |  2 Samuel 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他奪了哈大底謝臣僕所拿的金盾牌，帶到耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David took the shields of gold that were on the servants of Hadadezer, and brought them to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 8:8  |  2 Samuel 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛王又從屬哈大底謝的比他和比羅他城中奪取了許多的銅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from Betah, and from Berothai, cities of Hadadezer, king David took exceeding much brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>