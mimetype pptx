--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re3156baf91754469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re860d2074caf4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7532d81d771d4cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R13dffeb697554aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcdb9c27550044a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re8d93bfe3da44cf4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R36d311ba859249d8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4d52ffdc11a74658"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R87d955712ebc40f8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfdec729b202a4f7b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde17950a8d9747e2"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc46b5d2b12ab485c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9c5ce3e01dce48e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra3c153ed53bf4634"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R12665636f5c44427"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R72b9cba60a324f19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7a6cfb7bd93740e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf13d237be35141a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf277e64768de4a14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R829b611ecc344129"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R76ec4002bc6c4ff7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdb5f960cf7e34f00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1a6e0abea45042ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8442e5411b5e408a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R089097659939456e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R42d7f425571e4672"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1dce1fbf9ee8456c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8de1e4667f3e4cab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7e61996e85124221"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb674d0131c4b47e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R3df7a90dff734687"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R844eaee507a14343"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rcd27382e9a4349e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1ab9f038579842d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R43f89695faa04725"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R4efcfe102e0e4b79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6f6ee149d0294553"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R748b21fc03694e42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rae099ad393514764"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R70fa60961e0d4207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R24a45d3cf1ea4e97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc7bd9d10f5ff421f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6fe55993bf2040d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36d311ba859249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87d955712ebc40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3b5a1980f575457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6172434be0f14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde17950a8d9747e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3e509e8b1b0b4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R206363e7a56a4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rab301c954b334117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf42ce82fd87d4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf9f0eb50c80446dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re95ec1ed660a4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R04a6ae147000402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R07344bc5f00f41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R30ed101f23de4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc78f7d4efc9f4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R266ead696e21481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd32a6004b726473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rffc1535a6ef24360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R29aa96572ad74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf4b8da9c2fca4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R16254e97378b4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf1a28d832cf24d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R44a3850ce1fb47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb4e1d7d632e14ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R77beacad73d64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf97fc618ad5e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R48ceac776eae41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbee0c4fe2adc4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rff54b7648a194fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3c55eae026b5408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re9be4ad360684b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfba9d152cd6447b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4656261582384ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc46b5d2b12ab485c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra12d3a5d49284fdc" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc88c1db949e34530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d52ffdc11a74658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdec729b202a4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9b480315c83c4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R978ceddd70d74fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9c5ce3e01dce48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra3c153ed53bf4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R12665636f5c44427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72b9cba60a324f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7a6cfb7bd93740e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf13d237be35141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf277e64768de4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R829b611ecc344129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R76ec4002bc6c4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdb5f960cf7e34f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1a6e0abea45042ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8442e5411b5e408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R089097659939456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42d7f425571e4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1dce1fbf9ee8456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8de1e4667f3e4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7e61996e85124221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb674d0131c4b47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3df7a90dff734687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R844eaee507a14343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcd27382e9a4349e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1ab9f038579842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R43f89695faa04725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4efcfe102e0e4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6f6ee149d0294553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R748b21fc03694e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rae099ad393514764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R70fa60961e0d4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R24a45d3cf1ea4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc7bd9d10f5ff421f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R174023a3d7884746" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6d60998f8d3242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50c7252729ea4a85" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raff545be4af0459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R867d7e0151d447c5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R56497bedbc804992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd34da5d54814242" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra077c3366d25453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61660ab8e6b643bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R57d59f963c0c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d29e46f44304b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7c731f415f5c45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ab78372d2994875" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R10e76f88da1b4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf6c0461136547c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcec6df9529e44c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ec2bb8453524a06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9618533486484ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2eda7d592e934bf7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb6e0a35b17fd41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73f74e302d284843" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6466cbb4fe7c4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2af6ab1ca62942c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R85b6560a59c04942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8fc020aa950431d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8d6f1b54b77f4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R027be69385c84906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R982f52ac183f40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3f31bce0f1a4554" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4397ecc7a7e64bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red45c98ec2c54ec8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfced4e856c6349f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a59e68431c24be2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8c3eaf766e574131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ef2597859ba4810" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R72222b9e355c4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb67902630df94b7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f7117257c4d4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb059f7e8986f4a08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0ac6e59aa1c44fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad2fa7febe324383" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc771b40542b34ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b3449b37ad449c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rac6ae1e6b6c24e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0508ef81de3432e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R925ef6cb7cfc4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bebd83b23ad4681" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rde7762ff7c684848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31954c44eada46e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc71f9086750c44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5092701c9bb9474a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rcd3c23536c484e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa5c4d0189154d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R67324781c3904201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1c35a9079264215" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b38ae5be5b04f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d90e00cacc74ee8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R05617fb986244d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R231522295174481a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R66378c833bd04d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f2faf8506d4230" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re2df759df9464e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdccdbf73c1f41fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd76ab332ceb14b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6be5cc13bac84226" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28250c45edeb4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8bf73399b4c64a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R996fde3769964533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R71192ea6c0174f00" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ae41f2814654e13" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R498c04abb5c24eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcf7a05fc529f49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf0ce1afc3af240d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0903d25df14649d2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R12e71be1897f44d7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8bf73399b4c64a35"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf7a05fc529f49e2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R996fde3769964533"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0ce1afc3af240d3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R71192ea6c0174f00"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0903d25df14649d2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R425ae7d85dac4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd171b1c1c57b433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re388870d89454d7c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7bf79aaee3b24ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref95d06fc5d34e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5ea9d9c22644043" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd171b1c1c57b433b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re388870d89454d7c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ref95d06fc5d34e84"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re5ea9d9c22644043"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b76bb90917b4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8b6a1d8af0244ca6" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re29ce8ec39ca4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcf8f47a1406b4b8b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9389810b4244fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R09f4a9b3d65b4f21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13caec3c3e2f4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R812de8802dde46c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ce148d2af464a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R811292f63c4249d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R364b198d0ce94cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd86f6ae089af4632" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re26c4e399d584e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R29976137e2d94bd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R047787faaabe44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R487f37debd784bc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R976b3606e507433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc20f60469a7344a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80e2bad4ea7f40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rdb0b9a3220674c9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf5d74450f8c406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R58d57ff638be4369" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebe14908411c4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6ee2c7ccb9f748e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcafbf3f086e24298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R98c58b48ea2e46c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde75206ff7b243f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd1ca4de623f74367" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R747d696d892b4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2c0e6dfe47034d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5829987ab0f14db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6063effa2dc14b31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ee929827f4a4ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rcf1d19cbd7894467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cb0e81d8dae47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R07c008cf943c4c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R325c8ec9560a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9dc9aad9730a4181" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15d7d6bb891d4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfe796750f38d4531" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R052e46b500634c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R26c8bde545b34c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dc198d1c85247cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R7e0d84e286eb4aa2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf856977226eb4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R154caa3a9c81462a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e3671ffea704b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R05c44173e8be43d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf03e4a19c8c94af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re7fdabf75fbd48e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbd484c9c0844fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rbbcff60751754514" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4fbd40a1f784959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ebdbaa950f74bcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f6333761cdd496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf21c32f8eeaa4ed5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5055738fc23948b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdc7afb7093d5458a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4c4b255ba2c4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re6a08baa485b44b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b6edc1899fc433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R713b92080a924f57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf69b7cfdc5134f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3288a581a2ec49cd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Samuel 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,179 +4837,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:9  |  2 Samuel 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你無論往哪裏去，我常與你同在，剪除你的一切仇敵。我必使你得大名，好像世上大大有名的人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I was with thee whithersoever thou wentest, and have cut off all thine enemies out of thy sight, and have made thee a great name, like unto the name of the great men that are in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:10  |  2 Samuel 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必為我民以色列選定一個地方，栽培他們，使他們住自己的地方，不再遷移；凶惡之子也不像從前擾害他們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover I will appoint a place for my people Israel, and will plant them, that they may dwell in a place of their own, and move no more; neither shall the children of wickedness afflict them any more, as beforetime,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,179 +5145,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:11  |  2 Samuel 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並不像我命士師治理我民以色列的時候一樣。我必使你安靖，不被一切仇敵擾亂，並且我－耶和華應許你，必為你建立家室。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as since the time that I commanded judges to be over my people Israel, and have caused thee to rest from all thine enemies. Also the LORD telleth thee that he will make thee an house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5409,179 +5299,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:12  |  2 Samuel 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你壽數滿足、與你列祖同睡的時候，我必使你的後裔接續你的位；我也必堅定他的國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when thy days be fulfilled, and thou shalt sleep with thy fathers, I will set up thy seed after thee, which shall proceed out of thy bowels, and I will establish his kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:13  |  2 Samuel 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必為我的名建造殿宇；我必堅定他的國位，直到永遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall build an house for my name, and I will stablish the throne of his kingdom for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:14  |  2 Samuel 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要作他的父，他要作我的子；他若犯了罪，我必用人的杖責打他，用人的鞭責罰他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will be his father, and he shall be my son. If he commit iniquity, I will chasten him with the rod of men, and with the stripes of the children of men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:15  |  2 Samuel 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我的慈愛仍不離開他，像離開在你面前所廢棄的掃羅一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But my mercy shall not depart away from him, as I took it from Saul, whom I put away before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:16  |  2 Samuel 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的家和你的國必在我面前永遠堅立。你的國位也必堅定，直到永遠。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thine house and thy kingdom shall be established for ever before thee: thy throne shall be established for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:17  |  2 Samuel 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿單就按這一切話，照這默示，告訴大衛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to all these words, and according to all this vision, so did Nathan speak unto David.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:18  |  2 Samuel 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛王進去，坐在耶和華面前，說：「主耶和華啊，我是誰？我的家算甚麼？你竟使我到這地步呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then went king David in, and sat before the LORD, and he said, Who am I, O Lord GOD? and what is my house, that thou hast brought me hitherto?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:1  |  2 Samuel 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王住在自己宮中，耶和華使他安靖，不被四圍的仇敵擾亂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when the king sat in his house, and the LORD had given him rest round about from all his enemies;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:19  |  2 Samuel 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華啊，這在你眼中還看為小，又應許你僕人的家至於久遠。主耶和華啊，這豈是人所常遇的事嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this was yet a small thing in thy sight, O Lord GOD; but thou hast spoken also of thy servant’s house for a great while to come. And is this the manner of man, O Lord GOD?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:20  |  2 Samuel 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華啊，我還有何言可以對你說呢？因為你知道你的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what can David say more unto thee? for thou, Lord GOD, knowest thy servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:21  |  2 Samuel 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你行這大事使僕人知道，是因你所應許的話，也是照你的心意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy word’s sake, and according to thine own heart, hast thou done all these great things, to make thy servant know them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:22  |  2 Samuel 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主耶和華啊，你本為大，照我們耳中聽見，沒有可比你的；除你以外再無神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore thou art great, O LORD God: for there is none like thee, neither is there any God beside thee, according to all that we have heard with our ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:23  |  2 Samuel 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上有何民能比你的民以色列呢？你從埃及救贖他們作自己的子民，又在你贖出來的民面前行大而可畏的事，[驅逐]列邦人和他們的神，顯出你的大名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And what one nation in the earth is like thy people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for thy land, before thy people, which thou redeemedst to thee from Egypt, from the nations and their gods?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:24  |  2 Samuel 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾堅立你的民以色列作你的子民，直到永遠；你－耶和華也作了他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast confirmed to thyself thy people Israel to be a people unto thee for ever: and thou, LORD, art become their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:25  |  2 Samuel 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「耶和華神啊，你所應許僕人和僕人家的話，求你堅定，直到永遠；照你所說的而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, O LORD God, the word that thou hast spoken concerning thy servant, and concerning his house, establish it for ever, and do as thou hast said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:26  |  2 Samuel 7:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願人永遠尊你的名為大，說：『萬軍之耶和華是治理以色列的神。』這樣，你僕人大衛的家必在你面前堅立。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let thy name be magnified for ever, saying, The LORD of hosts is the God over Israel: and let the house of thy servant David be established before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,179 +7763,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:27  |  2 Samuel 7:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華－以色列的神啊，因你啟示你的僕人說：『我必為你建立家室』，所以僕人大膽向你如此祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou, O LORD of hosts, God of Israel, hast revealed to thy servant, saying, I will build thee an house: therefore hath thy servant found in his heart to pray this prayer unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:28  |  2 Samuel 7:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「主耶和華啊，惟有你是神。你的話是真實的；你也應許將這福氣賜給僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, O Lord GOD, thou art that God, and thy words be true, and thou hast promised this goodness unto thy servant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:2  |  2 Samuel 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，王對先知拿單說：「看哪，我住在香柏木的宮中，神的[約]櫃反在幔子裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the king said unto Nathan the prophet, See now, I dwell in an house of cedar, but the ark of God dwelleth within curtains.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:29  |  2 Samuel 7:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在求你賜福與僕人的家，可以永存在你面前。主耶和華啊，這是你所應許的。願你永遠賜福與僕人的家！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore now let it please thee to bless the house of thy servant, that it may continue for ever before thee: for thou, O Lord GOD, hast spoken it: and with thy blessing let the house of thy servant be blessed for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:3  |  2 Samuel 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿單對王說：「你可以照你的心意而行，因為耶和華與你同在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nathan said to the king, Go, do all that is in thine heart; for the LORD is with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:4  |  2 Samuel 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當夜，耶和華的話臨到拿單說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass that night, that the word of the LORD came unto Nathan, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:5  |  2 Samuel 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你去告訴我僕人大衛，說耶和華如此說：『你豈可建造殿宇給我居住呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go and tell my servant David, Thus saith the LORD, Shalt thou build me an house for me to dwell in?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:6  |  2 Samuel 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從我領以色列人出埃及直到今日，我未曾住過殿宇，常在會幕和帳幕中行走。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whereas I have not dwelt in any house since the time that I brought up the children of Israel out of Egypt, even to this day, but have walked in a tent and in a tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,179 +8995,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:7  |  2 Samuel 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡我同以色列人所走的地方，我何曾向以色列一支派[的士師]，就是我吩咐牧養我民以色列的說：你們為何不給我建造香柏木的殿宇呢？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all the places wherein I have walked with all the children of Israel spake I a word with any of the tribes of Israel, whom I commanded to feed my people Israel, saying, Why build ye not me an house of cedar?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10209,179 +9149,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 7:8  |  2 Samuel 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「現在，你要告訴我僕人大衛，說萬軍之耶和華如此說：『我從羊圈中將你召來，叫你不再跟從羊群，立你作我民以色列的君。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore so shalt thou say unto my servant David, Thus saith the LORD of hosts, I took thee from the sheepcote, from following the sheep, to be ruler over my people, over Israel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>