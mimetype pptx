--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a9e8fcac6e14e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8bed3afc231e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra2f6777f25df4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R98eeb70858dd40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd8d4e58eb0d94de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Raac1da33224a49fe" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R554f1b2916f044b9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R95923f056be7418d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb0ab1fd45c3d4eaf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R98f1e73cd4434c80"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R46aa2004f89d47d1"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R39a48a93fa5549a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R29dc9842e7af43ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R54a365fb101845a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Reb4430cc9bb1468b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R62402c71b3c04305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9baa76a990934a0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R66d7183c67a1452d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc5e7d384d7584911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5d215cee90c349dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R67cb81fbad5d4ef9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc66874fc007d4010"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8bf6c594d2f64eb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R68cfb26a986049ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R013b2400791a4bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R05632fd1e0bf480d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2d6c1a9b21204f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R554f1b2916f044b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ab1fd45c3d4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raeeaebee745f4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0b69cf3efb0f4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R46aa2004f89d47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd518dc4e33224692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7eb675457b3b472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9507d2d4265b419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7a1b6454ac424747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R034b6d6020fb4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R85a122ebcca64faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R790cdbd7dcb64fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R76fcd33eebbe42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rac36ea265e1744af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7c166454e324109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd2bae0333a344882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf80798eae5f14e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R39a48a93fa5549a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd82f2041ef1d47a5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb4f17c11ca53419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95923f056be7418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98f1e73cd4434c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R478d437ca4864f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5ee1378aea2f4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29dc9842e7af43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R54a365fb101845a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reb4430cc9bb1468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62402c71b3c04305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9baa76a990934a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R66d7183c67a1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5e7d384d7584911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5d215cee90c349dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R67cb81fbad5d4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc66874fc007d4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8bf6c594d2f64eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68cfb26a986049ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R013b2400791a4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R05632fd1e0bf480d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b88ead2a50e4c3b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd4be8158462646bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22834b25587c4279" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R88e3a2dc31bc46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53237abc45474447" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd314283d80314fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2ba59f53ef7417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdac6b52ad22f41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20f548eade594ef8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4cee8d70bc2242ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9357b2774bd640bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdcba9cb82ccb47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbf5d3aa46534cba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdd2794b5fa54484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49668565c75b43c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R103284ee29c641bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84efc6bede1a4467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26440278d6584e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racefec4d21a5432e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6117d2c8ad1e4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52d926cfcac6427f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd55299c56e74b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6e463952f6a4c2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6eef84f5a07f497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d2205ddc8214f10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R842027f8d7914f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6beb9afd87c5424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4324d5d526fb4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R291d4f428d2743df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re9e905d0aca6415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15521f7bc43f4eac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb5270531b3d9406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R283daaf4f3b14ad5" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0c9433659924ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R663b04892594480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R30bdc9ee0f2f44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R45ba8f026d19466a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30ed3e9dd9dc482d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R735820d3b2674d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb6814e975cf345f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Redd14286b7d741f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2226dcd588df4a75" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2adada2389a74139" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R663b04892594480c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6814e975cf345f6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R30bdc9ee0f2f44d8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Redd14286b7d741f0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R45ba8f026d19466a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2226dcd588df4a75"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0de4047a32304c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re3b9db7360da4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7418e892d584150" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3e264f873c0b4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc509d38a8a0c402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42103c442cd1407e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re3b9db7360da4d81"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re7418e892d584150"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc509d38a8a0c402e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R42103c442cd1407e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d9cb7862b5c4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R967bfbab70324465" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78820b28db384350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raafc504a08144fc1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc595a6667e4e461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd7243559c8494314" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa7437729405498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1bccd57db4874328" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1010cb41bed9483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9544d646fafe4ba1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racf75cfbae334fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra148c82369b44012" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6f5370a9b654ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8809302c29f14dcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e9d041bf90648e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R154d2398760f4002" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0897b8eaedf43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R342af18007c44328" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R431a0ca800d24d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra4fe2a922d7c4832" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb0112abd52a4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R784d4c61b29b42d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f17b2e561ed4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ref8d261729274a7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5020f84b9de84634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rc1af6308c7ae458f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a1864816b114dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ree96128577f8446a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92dc8753489041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd11b01eb796d4124" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99e5cc3782e14698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd42a40a7737e4ce1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Samuel 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:9  |  2 Samuel 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王召了掃羅的僕人洗巴來，對他說：「我已將屬掃羅和他的一切家產都賜給你主人的兒子了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the king called to Ziba, Saul’s servant, and said unto him, I have given unto thy master’s son all that pertained to Saul and to all his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:10  |  2 Samuel 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你和你的眾子、僕人要為你主人的兒子米非波設耕種田地，把所產的拿來供他食用；他卻要常與我同席吃飯。」洗巴有十五個兒子，二十個僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou therefore, and thy sons, and thy servants, shall till the land for him, and thou shalt bring in the fruits, that thy master’s son may have food to eat: but Mephibosheth thy master’s son shall eat bread alway at my table. Now Ziba had fifteen sons and twenty servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,179 +3481,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:11  |  2 Samuel 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洗巴對王說：「凡我主我王吩咐僕人的，僕人都必遵行。」王又說：「米非波設必與我同席吃飯，如王的兒子一樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Ziba unto the king, According to all that my lord the king hath commanded his servant, so shall thy servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of the king’s sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:12  |  2 Samuel 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米非波設有一個小兒子，名叫米迦。凡住在洗巴家裏的人都作了米非波設的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mephibosheth had a young son, whose name was Micha. And all that dwelt in the house of Ziba were servants unto Mephibosheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:13  |  2 Samuel 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是米非波設住在耶路撒冷，常與王同席吃飯。他兩腿都是瘸的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Mephibosheth dwelt in Jerusalem: for he did eat continually at the king’s table; and was lame on both his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:1  |  2 Samuel 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛問說：「掃羅家還有剩下的人沒有？我要因約拿單的緣故向他施恩。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said, Is there yet any that is left of the house of Saul, that I may shew him kindness for Jonathan’s sake?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,179 +4097,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:2  |  2 Samuel 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅家有一個僕人，名叫洗巴，有人叫他來見大衛，王問他說：「你是洗巴嗎？」回答說：「僕人是。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was of the house of Saul a servant whose name was Ziba. And when they had called him unto David, the king said unto him, Art thou Ziba? And he said, Thy servant is he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4513,179 +4251,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:3  |  2 Samuel 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王說：「掃羅家還有人沒有？我要照神的慈愛恩待他。」洗巴對王說：「還有約拿單的一個兒子，是瘸腿的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king said, Is there not yet any of the house of Saul, that I may shew the kindness of God unto him? And Ziba said unto the king, Jonathan hath yet a son, which is lame on his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:4  |  2 Samuel 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王說：「他在哪裏？」洗巴對王說：「他在羅‧底巴，亞米利的兒子瑪吉家裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the king said unto him, Where is he? And Ziba said unto the king, Behold, he is in the house of Machir, the son of Ammiel, in Lo-debar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:5  |  2 Samuel 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛王打發人去，從羅‧底巴亞米利的兒子瑪吉家裏召了他來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then king David sent, and fetched him out of the house of Machir, the son of Ammiel, from Lo-debar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,179 +4713,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:6  |  2 Samuel 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅的孫子、約拿單的兒子米非波設來見大衛，伏地叩拜。大衛說：「米非波設！」米非波設說：「僕人在此。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Mephibosheth, the son of Jonathan, the son of Saul, was come unto David, he fell on his face, and did reverence. And David said, Mephibosheth. And he answered, Behold thy servant!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5281,179 +4867,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:7  |  2 Samuel 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛說：「你不要懼怕，我必因你父親約拿單的緣故施恩與你，將你祖父掃羅的一切田地都歸還你；你也可以常與我同席吃飯。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto him, Fear not: for I will surely shew thee kindness for Jonathan thy father’s sake, and will restore thee all the land of Saul thy father; and thou shalt eat bread at my table continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 9:8  |  2 Samuel 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米非波設又叩拜，說：「僕人算甚麼，不過如死狗一般，竟蒙王這樣眷顧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he bowed himself, and said, What is thy servant, that thou shouldest look upon such a dead dog as I am?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>