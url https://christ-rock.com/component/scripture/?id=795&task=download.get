--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R516496a57a4d4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra1d0c09d1a9b4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd4bdf21013b145ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad2714f6b8cd4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R73428d04d7e14066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R00c5bc7c2ead439e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1536d3ac68254946"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R281ea27581544365"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf2b4ab46e60c48ff"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re1cfe3138e2247cb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6f2579c12aca4c4c"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R385183700dbd4b79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R209a31302582402d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8a544264848f4e6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0b7687d46b854af9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf3161c1695684ac1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbfddb2cadc254e4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6b13b033a4f14fe6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcf5fd2dea596448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R539b6d11f2f94e55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8b3b5d8e9db34d5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd17ef9a4eaf4426a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R249c910eee8a49db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re2afb87ef4344719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R36cbb528aa1b4571"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra0f0fa22b8ea4322"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf572f9b9eac64846"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Raf022f8f60a94910"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R82a9ad763bd04290"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbf919e11099b4588"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc4ba4d8cd4614636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra12699ac6c5742f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd04b68cd1ae34704"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3044ac3663304ab4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R957b95ca30914483"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Raf65bb260b5246c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb4ed486fa405488b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R9e74e34f3cec4f18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9fecc12fcf204ddf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R556fea5ab6ba41b8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfd1ced208caa4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1536d3ac68254946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2b4ab46e60c48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4df0432b572c4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1b0a6ea823b446d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f2579c12aca4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re49f927dee8a4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbb2759d2a35c4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R78f1756a5c99454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1b7249567dc466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R524a0a8a74704bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc27c128de5b74176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra456e116f0264b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb51740e6b4064d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R733c7aa288c94fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd47743fce09a4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R963814a27f04427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf30cb3eb7a28447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R098864cbefae49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5e8eabb6fbfd4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6d9ba7b1be9e43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6302f7af5620467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd05ebc5c20654bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb049e705174f4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcede1001103a4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd40e0ed241124b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R495c97f83a954dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R28d38e53bb454798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfc50f267fc58451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra85d2333b35546ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R830e6bfbebb049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6bcb0e5a519a40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R385183700dbd4b79" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8a972acafb134c53" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3bcd97e5d46f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R281ea27581544365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1cfe3138e2247cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4df2007cd3cf462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0deafe95a8b34127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R209a31302582402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8a544264848f4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b7687d46b854af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf3161c1695684ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbfddb2cadc254e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6b13b033a4f14fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcf5fd2dea596448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R539b6d11f2f94e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8b3b5d8e9db34d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd17ef9a4eaf4426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R249c910eee8a49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2afb87ef4344719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R36cbb528aa1b4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra0f0fa22b8ea4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf572f9b9eac64846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raf022f8f60a94910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R82a9ad763bd04290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbf919e11099b4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc4ba4d8cd4614636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra12699ac6c5742f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd04b68cd1ae34704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3044ac3663304ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R957b95ca30914483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raf65bb260b5246c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb4ed486fa405488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9e74e34f3cec4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9fecc12fcf204ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R556fea5ab6ba41b8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R031d1da5368f4e98" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb4e25c7009ac4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb113208b820f4c42" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc49228abc9444557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ccbf98869934ed8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90e496af4c9a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a395e38942f4cb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfc730ff81e6947c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05a052cbdc964e77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6cefa1d37f704ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R914e1ed336ad4cdf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0a9fca93d8114e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05306f169e934c8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf80b565e3d004153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfffa8ad4de634e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb7eb18776e604126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d324182b87e4608" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0120d9e33c8143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0dfc0410fc6f46a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4aa0beff97cb4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb6533d6d0054d0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6978c34d30d54327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b41be9dfb0341f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R948abf3cce264647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf73b24c3e2774cd0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R566024d4f9bd430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39037755ddbd4dcc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5ff2cbdb8ce4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b9b60736e5a4854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e26015fe2f144da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34439749387a4c96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R69970e9577734442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f1812b2b1f943e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9e80ee5076f14a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb762b7ccffd540b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra9942c506325421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94d8c596914a445a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd6b87f473eb14628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4cfac8ef20648c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8a6b8281fc4e41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02014764004b47b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4353ba6191f0476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37319114c1f342af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rab088aa19ff54310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2df008053d58461d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf0c1203449484eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbe4f4bad54f4412" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e7b7cbec3264d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d378d79f6e24aea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R09c87f7b72634573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2d794a90bc640b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re0fa2ef4b70c4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0debca096be64b5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R305e11a36e214753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf20bb442c1454420" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e08cd3edb2d4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R446235785faf4599" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R700b103d402c43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2f8bb7fd388421f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3428d64fbe4a490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc516a7d9933640c9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd2443900748f4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8e1fac1d4b964940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6a9357f2d2a349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R83fe6344f26e4763" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28be72dcac8c445d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re0fbb2d6db4f4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R22992735aad94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R78a8517ad2354d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9599aeebbdbf4c37" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99289298e1054bbc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e1fac1d4b964940"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22992735aad94590"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a9357f2d2a349b5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R78a8517ad2354d82"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R83fe6344f26e4763"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9599aeebbdbf4c37"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcebb934423be40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9fb471f27a74873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30858cf5c4ec4f71" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R38f6eb4de6b14d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R167cdbcaa1674452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0791a5e1e16e410c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra9fb471f27a74873"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R30858cf5c4ec4f71"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R167cdbcaa1674452"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0791a5e1e16e410c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra11f70d35b2d4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdaacca95391747a6" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07c1f784c6a34254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra679c534f4744147" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R497bbcc871e14a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra2c65c020ab246b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d07ca27a078413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rec06cb673fc34b56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49d5aedd3ec64019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdd55ffd454504e2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R490512f837b94b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd15c9ddb56a7410b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ffa7a0b53c64aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5b906de30b024d8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29accd2196a54c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf4dae60528144645" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfb0d4449e7b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R42bf9fad0e164e15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6900d57e0414466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2502c010ffe94565" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0d0a1deb25b4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb334155c04b84286" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bb0aa03c201496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R712c39c24a504b7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dea080258754338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3c4ca14b3b064da1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e65530d17f34e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7dbc894667fd41c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8464c3dd506149b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5bcdc1f8a1aa460d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b18dc7521b74814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rafb4f173a0974646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb74ed1481d31439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R47bc0d4d42fa4557" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9019b27f19a244d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6877f6db301c4671" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6875c2fd44f40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb92d0b2806b44efd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re993457b9b9d4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4645dd090c6e4fe3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R460ad1edfbe147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd2fe01a33f8d47d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42b6fe1d15154c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rab3acd85b91c4fbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36c3906bdfea42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R80add67d2f394bb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf64726132e44d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8631ff79ee374f6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8022c70a27341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0f1ac49d114b45b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0916b35f2a24e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf1f26970718a4748" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab0c19c2dbc54eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb05f26d401d74d70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb56f5baa83744d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7e53fa6d8e9346a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra99b8acac2ba4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R20ecd0d6c9074bc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c534d4e5941421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1f7c480cf42f48ec" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Samuel 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:9  |  2 Samuel 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：『請你來，將我殺死；因為痛苦抓住我，我的生命尚存。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He said unto me again, Stand, I pray thee, upon me, and slay me: for anguish is come upon me, because my life is yet whole in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:10  |  2 Samuel 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我準知他仆倒必不能活，就去將他殺死，把他頭上的冠冕、臂上的鐲子拿到我主這裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I stood upon him, and slew him, because I was sure that he could not live after that he was fallen: and I took the crown that was upon his head, and the bracelet that was on his arm, and have brought them hither unto my lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:11  |  2 Samuel 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛就撕裂衣服，跟隨他的人也是如此，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then David took hold on his clothes, and rent them; and likewise all the men that were with him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,179 +5091,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:12  |  2 Samuel 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>而且悲哀哭號，禁食到晚上，是因掃羅和他兒子約拿單，並耶和華的民以色列家的人，倒在刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they mourned, and wept, and fasted until even, for Saul, and for Jonathan his son, and for the people of the LORD, and for the house of Israel; because they were fallen by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:13  |  2 Samuel 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛問報信的少年人說：「你是哪裏的人？」他說：「我是亞瑪力客人的兒子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto the young man that told him, Whence art thou? And he answered, I am the son of a stranger, an Amalekite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:14  |  2 Samuel 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛說：「你伸手殺害耶和華的受膏者，怎麼不畏懼呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto him, How wast thou not afraid to stretch forth thine hand to destroy the LORD’s anointed?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,183 +5553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:15  |  2 Samuel 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛叫了一個少年人來，說：「你去殺他吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David called one of the young men, and said, Go near, and fall upon him. And he smote him that he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:16  |  2 Samuel 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛對他說：「你流人血的罪歸到自己的頭上，因為你親口作見證說：『我殺了耶和華的受膏者。』」少年人就把他殺了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto him, Thy blood be upon thy head; for thy mouth hath testified against thee, saying, I have slain the LORD’s anointed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:17  |  2 Samuel 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛作哀歌，弔掃羅和他兒子約拿單，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David lamented with this lamentation over Saul and over Jonathan his son:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:18  |  2 Samuel 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且吩咐將這歌教導猶大人。這歌名叫「弓歌」，寫在雅煞珥書上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(Also he bade them teach the children of Judah the use of the bow: behold, it is written in the book of Jasher.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:1  |  2 Samuel 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅死後，大衛擊殺亞瑪力人回來，在洗革拉住了兩天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now it came to pass after the death of Saul, when David was returned from the slaughter of the Amalekites, and David had abode two days in Ziklag;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:19  |  2 Samuel 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[歌中說]：以色列啊， 你尊榮者在山上被殺！ 大英雄何竟死亡！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beauty of Israel is slain upon thy high places: how are the mighty fallen!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,183 +6477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:20  |  2 Samuel 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要在迦特報告； 不要在亞實基倫街上傳揚； 免得非利士的女子歡樂； 免得未受割禮之人的女子矜誇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tell it not in Gath, publish it not in the streets of Askelon; lest the daughters of the Philistines rejoice, lest the daughters of the uncircumcised triumph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:21  |  2 Samuel 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基利波山哪，願你那裏沒有雨露！ 願你田地無土產可作供物！ 因為英雄的盾牌在那裏被污丟棄； 掃羅的盾牌彷彿未曾抹油。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye mountains of Gilboa, let there be no dew, neither let there be rain, upon you, nor fields of offerings: for there the shield of the mighty is vilely cast away, the shield of Saul, as though he had not been anointed with oil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:22  |  2 Samuel 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約拿單的弓箭非流敵人的血不退縮； 掃羅的刀劍非剖勇士的油不收回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the blood of the slain, from the fat of the mighty, the bow of Jonathan turned not back, and the sword of Saul returned not empty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:23  |  2 Samuel 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅和約拿單－ 活時相悅相愛，死時也不分離 －他們比鷹更快，比獅子還強。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saul and Jonathan were lovely and pleasant in their lives, and in their death they were not divided: they were swifter than eagles, they were stronger than lions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:24  |  2 Samuel 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的女子啊，當為掃羅哭號！ 他曾使你們穿朱紅色的美衣， 使你們衣服有黃金的妝飾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye daughters of Israel, weep over Saul, who clothed you in scarlet, with other delights, who put on ornaments of gold upon your apparel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:25  |  2 Samuel 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>英雄何竟在陣上仆倒！ 約拿單何竟在山上被殺！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How are the mighty fallen in the midst of the battle! O Jonathan, thou wast slain in thine high places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:26  |  2 Samuel 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兄約拿單哪，我為你悲傷！ 我甚喜悅你！ 你向我發的愛情奇妙非常， 過於婦女的愛情。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am distressed for thee, my brother Jonathan: very pleasant hast thou been unto me: thy love to me was wonderful, passing the love of women.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:27  |  2 Samuel 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>英雄何竟仆倒！ 戰具何竟滅沒！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How are the mighty fallen, and the weapons of war perished!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:2  |  2 Samuel 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三天，有一人從掃羅的營裏出來，衣服撕裂，頭蒙灰塵，到大衛面前伏地叩拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It came even to pass on the third day, that, behold, a man came out of the camp from Saul with his clothes rent, and earth upon his head: and so it was, when he came to David, that he fell to the earth, and did obeisance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:3  |  2 Samuel 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛問他說：「你從哪裏來？」他說：「我從以色列的營裏逃來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto him, From whence comest thou? And he said unto him, Out of the camp of Israel am I escaped.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:4  |  2 Samuel 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛又問他說：「事情怎樣？請你告訴我。」他回答說：「百姓從陣上逃跑，也有許多人仆倒死亡；掃羅和他兒子約拿單也死了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto him, How went the matter? I pray thee, tell me. And he answered, That the people are fled from the battle, and many of the people also are fallen and dead; and Saul and Jonathan his son are dead also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:5  |  2 Samuel 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛問報信的少年人說：「你怎麼知道掃羅和他兒子約拿單死了呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto the young man that told him, How knowest thou that Saul and Jonathan his son be dead?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,179 +8325,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:6  |  2 Samuel 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>報信的少年人說：「我偶然到基利波山，看見掃羅伏在自己槍上，有戰車、馬兵緊緊地追他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the young man that told him said, As I happened by chance upon mount Gilboa, behold, Saul leaned upon his spear; and, lo, the chariots and horsemen followed hard after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:7  |  2 Samuel 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他回頭看見我，就呼叫我。我說：『我在這裏。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he looked behind him, he saw me, and called unto me. And I answered, Here am I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 1:8  |  2 Samuel 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他問我說：『你是甚麼人？』我說：『我是亞瑪力人。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Who art thou? And I answered him, I am an Amalekite.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>