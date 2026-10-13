--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -77,132 +77,132 @@
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2d72c51281874388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9659024eec94fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9e9d6b7a35a746b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5d25f9434df64962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R08b7fdd622e84429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R30853f304d724b24" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Racac868a67694a3b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R13a0d80b0ea6473d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcbde57451993494a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb9c05ff296a3463d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re3e2fb23f1464796"/>
-[...38 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Ref95e2864c7b48a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R29ea483fc0614175"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rde489f53d9d341de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R62339b3a55ae4374"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5613abd11dbd46c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R24cf82114156408d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R64f43cab971f4747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc5adf552d10f417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra4e192599d1146b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R5c7af516e9b044bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R08f00656336947b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2554d7b50e4440f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rd5c0bb0377a94097"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R06e41e7c3fde44e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rcb3bd13c056d4c42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R02398755505f4671"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9489847f74884546"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd239f0f6ff884807"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R452b4d9930af4c44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd1abb28006214931"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf527fc6cfe3c4ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4a3679f44a9f48e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rfcf0939b6c7140e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5e260c56840b4786"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1b3c0a5527714143"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rbd2258bbdf044de6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2289252d25994885"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R4e75a78027794929"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R88d2201b712f4b8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rbcdfaff3ca184a6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rdf834d5c80be4ca1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rfcf4169ecedb4e61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rff12979730514b27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R47a2a1a2388c4cc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R4873279cb93040b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rd474e5663a5249cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R03985b2f3e57403a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R370271ce2cf3419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R61099cf2772e4b07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rd71687527fd74774"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R9ff71b8e084448b8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9fea4c9a06ab46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Racac868a67694a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbde57451993494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2799fa39d4f74ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ad27c615a274b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3e2fb23f1464796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65cad777133b456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd8bf7dd2357146fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e356ab5c78d436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2757aab9bed44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a3598d13df54081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R984001880ed64d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R527550f7a573488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6baf0b40746a4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbed74813f3d941dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6efb4f13965e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5fe4b48a27df408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9c1d249b2a514e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb709ac4d2d3a4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R683b7942c7864f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rde0415af01f74e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra878ea51f6f74173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5ee1b2295e0c4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reb73f4fd71ae4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5dd187334dc6436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfdf754a12b1d42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re5b2aef7ce924307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rab37bc3ad7724c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc219e508b2904edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd5708124a0184852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2ac89061cf2f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R015fe1ccd53d4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3cbfae43b4a54008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7bd08a3c245546ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R426a0f9ab3204350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd6f9cd72578647e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc27cddb4fa0c45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2a190b15b14943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc7f8bad287834bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rea2fd08068884132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R86a4faefc8444403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R6a0082bdbef4467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc4e7266426dc487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rbd19f78a1ab94eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ref95e2864c7b48a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R39e054d3412f4ba8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R47851ff8b6bc45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13a0d80b0ea6473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9c05ff296a3463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6ad2fd75f7de4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ef1f7f80cb84c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R29ea483fc0614175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rde489f53d9d341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R62339b3a55ae4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5613abd11dbd46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R24cf82114156408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R64f43cab971f4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5adf552d10f417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra4e192599d1146b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c7af516e9b044bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R08f00656336947b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2554d7b50e4440f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd5c0bb0377a94097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R06e41e7c3fde44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcb3bd13c056d4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R02398755505f4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9489847f74884546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd239f0f6ff884807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R452b4d9930af4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd1abb28006214931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf527fc6cfe3c4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4a3679f44a9f48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rfcf0939b6c7140e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5e260c56840b4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1b3c0a5527714143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbd2258bbdf044de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2289252d25994885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4e75a78027794929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R88d2201b712f4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbcdfaff3ca184a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdf834d5c80be4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfcf4169ecedb4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rff12979730514b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R47a2a1a2388c4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4873279cb93040b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd474e5663a5249cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R03985b2f3e57403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R370271ce2cf3419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R61099cf2772e4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd71687527fd74774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R9ff71b8e084448b8" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7074841fda5144a3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -406,168 +406,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb47f93d5b4224c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf303a28239454644" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re70739b155c9416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3528fa22a12a45c5" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R35c9c3cf5a4c4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R560250c04c044990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R485847d706e04c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra56c74fede674e24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra7c1c815db444847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda36c1aeffd743c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5b41e3a78b614093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd31735b4e5be4de0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Radef65fab8734ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f07963f861a46a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ee3cf0bb57340cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74aaadfc79984316" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8cec2d74fa4c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R562f1fa45558452a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1fa8ce8d8eef4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2d7a2bde5284992" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rea1038fb5cf74cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08c166c505fc4657" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R481c9a6a53ec4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05b164022c2e4be9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R16773107a7974950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c995920c4b34b91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R36124d6bdb734707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re05d85438bcb4d5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0b06decf5b4b4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc97b2f60f2864bff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R42d89157839f4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f20248e81af44f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R231684b86c57420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6c0709aaa764c7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6d44c9c07bce49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1556fb11cefd4056" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6598c9c3465b4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R508135efb5ad43bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc83bd8b545044991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e8cb481f0744660" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R64ebc332aa094ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ef4132ca71a4da5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2dd9acd9ca2a492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00e1549dca674686" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2279ee4ec9c243ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140ee4166f9c47d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R188688a68cab46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeda40f793ff4b73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R11c462032fc44e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a3a18db0d7241f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6849e793943543a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52e91d20f2d24b84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rbb36ec5cf79f422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R185ca2f530684539" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra4f43f74cce64dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R582cb41cc5044179" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1ae0a565f6b14ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcede1df5eb4b4adb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1e8bedd8e173483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f6047e215824741" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R442e15d4ee4a4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2518986406e044d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Raa0580d0bb854511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79b6a6538a90445e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd5b514cd2877449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0513eed0e0ea46ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6a777d5d9cc7427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9787a0b892b64c5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd10e64158aa644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d58ff30e88457d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdf77f4c2a6654549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5162f4f4e374738" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R02c8c792528b48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8278de85c40c4dde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0c878dfbbffe4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cabfeb576244138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raeae313add7a4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1365200efade41e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R96251bfdfc1d4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89a54e8aeba7429e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R34e3f6b5e65f41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ca520602d3742c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd20ab8e2afac4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbaf23ac8d504ea4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4326,100 +4326,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R144e190c1bae4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra39910cab5b0448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re7d9599627ab4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rebe676ec3bf04a80" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R504ff4f3f44e478c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9dcc361fb14f4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Racb881f1b50e46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rca1b379d629d4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf24c75e506cd4a8a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20a223f2864a47c9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra39910cab5b0448b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Racb881f1b50e46f4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re7d9599627ab4cff"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca1b379d629d4747"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5445,116 +5445,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rebe676ec3bf04a80"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf24c75e506cd4a8a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R01b664affe55410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6a23c9d5bf94927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5c1945128248c8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9f38ee575c674d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b21f01d75804c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e0d2171aace42bd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf6a23c9d5bf94927"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rba5c1945128248c8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0b21f01d75804c99"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0e0d2171aace42bd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5618,168 +5618,168 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ef50b8b1b014430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re295e4eff4fe4528" /></Relationships>
-[...116 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb48d6f39acd34da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rdca2f92bcf9549ec" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48074a4ce39e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf8e1ec8f6b784350" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ca573f87edf41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R893eb9ab9f8842aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12d2772a53714529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7dce85e3add14629" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68299129d4be42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4e3f0b95d8c44b93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7c153a4ad9d4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R92d052799bf8417a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra26a9758182b4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7c326c1810134e56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc967cb3586744e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R564fd57cec3e44ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R343fb850f5664d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7662c7e4c7024753" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16e9dd98671a44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9de8072b62c04e65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d6063535d6949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3262888f8e414abb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b06e2194de84560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1d8527504b0545c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54daa35e0ba24bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R706b067931e642ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf465c74f17a1445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5043e01024c94a8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0679f03012b4499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6aa84eeb2cc2449a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b628f0b9851466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R8f38a66220fe4fe1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3f828c151dc4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf9f8b7a0e81e46fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51a290c75111408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R1bcb45ce09f944b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31e7dc03d1754ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4e8dca236737496e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfa2d74efffa41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R2ce3687d0ad34973" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R726738efb5af4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R69ad92c6a51147ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3118e745550049d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R95d4115dc2de4f17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02e310cd25554fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8c99258bf3ac4959" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0f404271a114ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6098eb9c49a043ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb08e167cc55041f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R212f137e9e1549ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36baf67773794a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R8cb666d50f3a4dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb72165f487641ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R11ff0e99abc14b69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ebd87042ead466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rda718acc6db24be4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a9ae0d621f34bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Radfc0b2ad7764e98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3daecbadc184cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R86650d92177e4783" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4b1c1fcfa53432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rab2a329531604c39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16e98bfc9aa44f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R0630e005a86442e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7462f3b0a41402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R707562cc539f4184" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86152b459a5d4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rf9e18b426bf449de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15af64f9d8434f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R373dc22e444c466c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R231f8d7d071a4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rf8692cf746224d7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11b535c4f4164374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R76e72e139d2d4eac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1421402c3dd240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R65fff4e0fe374131" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a0bd5c5844f4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R612f0bad7bed4446" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a4f3d0a9118431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3b779739c53849ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28cd693b04fd4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1b95e1c1aa3743c3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5797,65 +5797,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 Samuel 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5873,179 +5877,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:9  |  2 Samuel 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其次是亞合人朵多的兒子以利亞撒。從前非利士人聚集要打仗，以色列人迎着上去，有跟隨大衛的三個勇士向非利士人罵陣，其中有以利亞撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after him was Eleazar the son of Dodo the Ahohite, one of the three mighty men with David, when they defied the Philistines that were there gathered together to battle, and the men of Israel were gone away:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6065,179 +6031,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:10  |  2 Samuel 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他起來擊殺非利士人，直到手臂疲乏，手黏住刀把。那日耶和華使[以色列]人大獲全勝；眾民在以利亞撒後頭專奪財物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He arose, and smote the Philistines until his hand was weary, and his hand clave unto the sword: and the LORD wrought a great victory that day; and the people returned after him only to spoil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6257,179 +6185,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:11  |  2 Samuel 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其次是哈拉人亞基的兒子沙瑪。一日，非利士人聚集成群，在一塊長滿紅豆的田裏，眾民就在非利士人面前逃跑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after him was Shammah the son of Agee the Hararite. And the Philistines were gathered together into a troop, where was a piece of ground full of lentiles: and the people fled from the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6449,183 +6339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:12  |  2 Samuel 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙瑪卻站在那田間擊殺非利士人，救護了那田。耶和華使[以色列]人大獲全勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he stood in the midst of the ground, and defended it, and slew the Philistines: and the LORD wrought a great victory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6641,183 +6493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:13  |  2 Samuel 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>收割的時候，有三十個勇士中的三個人下到亞杜蘭洞見大衛。非利士的軍兵在利乏音谷安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And three of the thirty chief went down, and came to David in the harvest time unto the cave of Adullam: and the troop of the Philistines pitched in the valley of Rephaim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6833,183 +6647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:14  |  2 Samuel 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時大衛在山寨，非利士人的防營在伯利恆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David was then in an hold, and the garrison of the Philistines was then in Beth-lehem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7025,183 +6801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:15  |  2 Samuel 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛渴想，說：「甚願有人將伯利恆城門旁、井裏的水打來給我喝。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David longed, and said, Oh that one would give me drink of the water of the well of Beth-lehem, which is by the gate!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7217,183 +6955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:16  |  2 Samuel 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這三個勇士就闖過非利士人的營盤，從伯利恆城門旁的井裏打水，拿來奉給大衛。他卻不肯喝，將水奠在耶和華面前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the three mighty men brake through the host of the Philistines, and drew water out of the well of Beth-lehem, that was by the gate, and took it, and brought it to David: nevertheless he would not drink thereof, but poured it out unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7409,179 +7109,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:17  |  2 Samuel 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「耶和華啊，這三個人冒死[去打水]；[這水]好像他們的血一般，我斷不敢喝。」如此，大衛不肯喝。這是三個勇士所做的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Be it far from me, O LORD, that I should do this: is not this the blood of the men that went in jeopardy of their lives? therefore he would not drink it. These things did these three mighty men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7601,183 +7263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:18  |  2 Samuel 23:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洗魯雅的兒子、約押的兄弟亞比篩是這三個勇士的首領；他舉槍殺了三百人，就在三個勇士裏得了名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abishai, the brother of Joab, the son of Zeruiah, was chief among three. And he lifted up his spear against three hundred, and slew them, and had the name among three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7793,179 +7417,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:1  |  2 Samuel 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以下是大衛末了的話。耶西的兒子大衛得居高位，是雅各神所膏的，作以色列的美歌者，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these be the last words of David. David the son of Jesse said, and the man who was raised up on high, the anointed of the God of Jacob, and the sweet psalmist of Israel, said,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7985,183 +7571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:19  |  2 Samuel 23:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在這三個勇士裏是最尊貴的，所以作他們的首領，只是不及前三個勇士。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Was he not most honourable of three? therefore he was their captain: howbeit he attained not unto the first three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8177,179 +7725,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:20  |  2 Samuel 23:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有甲薛勇士耶何耶大的兒子比拿雅行過大能的事；他殺了摩押人亞利伊勒的兩個兒子，又在下雪的時候下坑裏去，殺了一個獅子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Benaiah the son of Jehoiada, the son of a valiant man, of Kabzeel, who had done many acts, he slew two lionlike men of Moab: he went down also and slew a lion in the midst of a pit in time of snow:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8369,179 +7879,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:21  |  2 Samuel 23:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又殺了一個強壯的埃及人；埃及人手裏拿着槍，比拿雅只拿着棍子下去，從埃及人手裏奪過槍來，用那槍將他殺死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he slew an Egyptian, a goodly man: and the Egyptian had a spear in his hand; but he went down to him with a staff, and plucked the spear out of the Egyptian’s hand, and slew him with his own spear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8561,183 +8033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:22  |  2 Samuel 23:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶何耶大的兒子比拿雅所行的事，就在三個勇士裏得了名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things did Benaiah the son of Jehoiada, and had the name among three mighty men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8753,183 +8187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:23  |  2 Samuel 23:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他比那三十個勇士都尊貴，只是不及前三個勇士。大衛立他作護衛長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He was more honourable than the thirty, but he attained not to the first three. And David set him over his guard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8945,183 +8341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:24  |  2 Samuel 23:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三十個勇士裏有約押的兄弟亞撒黑，伯利恆人朵多的兒子伊勒哈難，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Asahel the brother of Joab was one of the thirty; Elhanan the son of Dodo of Beth-lehem,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9137,183 +8495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:25  |  2 Samuel 23:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈律人沙瑪，哈律人以利加，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shammah the Harodite, Elika the Harodite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9329,183 +8649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:26  |  2 Samuel 23:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帕勒提人希利斯，提哥亞人益吉的兒子以拉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Helez the Paltite, Ira the son of Ikkesh the Tekoite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9521,183 +8803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:27  |  2 Samuel 23:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞拿突人亞比以謝，戶沙人米本乃，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abiezer the Anethothite, Mebunnai the Hushathite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9713,183 +8957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:28  |  2 Samuel 23:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞合人撒們，尼陀法人瑪哈萊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zalmon the Ahohite, Maharai the Netophathite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9905,183 +9111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:2  |  2 Samuel 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的靈藉着我說： 他的話在我口中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Spirit of the LORD spake by me, and his word was in my tongue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10097,183 +9265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:29  |  2 Samuel 23:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尼陀法人巴拿的兒子希立，便雅憫族、基比亞人利拜的兒子以太，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Heleb the son of Baanah, a Netophathite, Ittai the son of Ribai out of Gibeah of the children of Benjamin,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10289,183 +9419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:30  |  2 Samuel 23:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比拉頓人比拿雅，迦實溪人希太，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Benaiah the Pirathonite, Hiddai of the brooks of Gaash,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10481,183 +9573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:31  |  2 Samuel 23:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>伯亞拉巴人亞比亞本，巴魯米人押斯瑪弗，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abi-albon the Arbathite, Azmaveth the Barhumite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10673,183 +9727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:32  |  2 Samuel 23:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙本人以利雅哈巴，雅善兒子中的約拿單，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Eliahba the Shaalbonite, of the sons of Jashen, Jonathan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10865,183 +9881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:33  |  2 Samuel 23:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈拉人沙瑪，哈拉人沙拉的兒子亞希暗，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Shammah the Hararite, Ahiam the son of Sharar the Hararite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11057,183 +10035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:34  |  2 Samuel 23:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪迦人亞哈拜的兒子以利法列，基羅人亞希多弗的兒子以連，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Eliphelet the son of Ahasbai, the son of the Maachathite, Eliam the son of Ahithophel the Gilonite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11249,183 +10189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:35  |  2 Samuel 23:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦密人希斯萊，亞巴人帕萊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hezrai the Carmelite, Paarai the Arbite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11441,183 +10343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:36  |  2 Samuel 23:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑣巴人拿單的兒子以甲，迦得人巴尼，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Igal the son of Nathan of Zobah, Bani the Gadite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11633,183 +10497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:37  |  2 Samuel 23:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞捫人洗勒，比錄人拿哈萊（是給洗魯雅的兒子約押拿兵器的），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zelek the Ammonite, Naharai the Beerothite, armourbearer to Joab the son of Zeruiah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11825,183 +10651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:38  |  2 Samuel 23:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以帖人以拉，以帖人迦立，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ira an Ithrite, Gareb an Ithrite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12017,183 +10805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:3  |  2 Samuel 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的神、 以色列的磐石曉諭我說： 那以公義治理人民的， 敬畏神執掌權柄，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The God of Israel said, the Rock of Israel spake to me, He that ruleth over men must be just, ruling in the fear of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12209,183 +10959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:39  |  2 Samuel 23:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>赫人烏利亞，共有三十七人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Uriah the Hittite: thirty and seven in all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12401,183 +11113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:4  |  2 Samuel 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必像日出的晨光， 如無雲的清晨， 雨後的晴光， 使地[發生]嫩草。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall be as the light of the morning, when the sun riseth, even a morning without clouds; as the tender grass springing out of the earth by clear shining after rain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12593,179 +11267,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:5  |  2 Samuel 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我家在神面前並非如此； 神卻與我立永遠的約。 這約凡事堅穩， 關乎我的一切救恩和我一切所想望的， 他豈不為我成就嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Although my house be not so with God; yet he hath made with me an everlasting covenant, ordered in all things, and sure: for this is all my salvation, and all my desire, although he make it not to grow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12785,183 +11421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:6  |  2 Samuel 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但匪類都必像荊棘被丟棄； 人不敢用手拿它；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the sons of Belial shall be all of them as thorns thrust away, because they cannot be taken with hands:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12977,183 +11575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:7  |  2 Samuel 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿它的人必帶鐵器和槍桿， 終久它必被火焚燒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the man that shall touch them must be fenced with iron and the staff of a spear; and they shall be utterly burned with fire in the same place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13169,183 +11729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記下 23:8  |  2 Samuel 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛勇士的名字記在下面：他革捫人約設‧巴設，又稱伊斯尼人亞底挪，他是軍長的統領，一時擊殺了八百人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These be the names of the mighty men whom David had: The Tachmonite that sat in the seat, chief among the captains; the same was Adino the Eznite: he lift up his spear against eight hundred, whom he slew at one time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>