--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rece53049f6274e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra0724ff4ff124167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4098baffbf264564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R27e6c4e194ae4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce6c79fc1fe54518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7e0d867691464c0b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R092fe130d6334d5e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd81dd594cb9f4f21"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdbbe4e03a43a469a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6d4be19047164ecb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe60a20be5ae4da3"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2416c233590a4540"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7c744da172714a24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Reec7d427a52c4224"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2557e68a4eec4f1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8511114eb0274504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd25396d8bbd3424f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb484cfff5ceb48ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R87b0408deb764722"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf54191144b5a4f08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfc8610d58db94e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4fda3a483f46436c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbfc85e00d4f4457b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra97a193e135d4312"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc6cc272244e344eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf81a3fb3afbc4f99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R83e068e8798b451c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf0f428af850448dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra00fef118aa7430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6c03452367334da6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc71631fade26451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R76889ad8ab67428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd5a2b66d707e41d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4ccd600b0b6e44e9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5aa991193f264dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R092fe130d6334d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbbe4e03a43a469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra6fc492a6184461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R66d0723313994810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe60a20be5ae4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rde64faca4bf24e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3026f74ab0c144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re4a66b00f9264de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R769a05ec01684799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfbc0d7da19fa4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5e96cc376674f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R787e80338ae44a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3eecdd84fae04d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb5a475e1f69f4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8592a6bd0d340bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R957ec341f3f44d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R86189522d03e45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb2e2c5538d2b4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7c85f9bc8d1540ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R388e80f241f24860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4d22ab5229b54c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R74bbcdd97c644ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R79fc78297c044b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re219c1399a18413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra94b35d0e69d4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2416c233590a4540" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R48b6add2b8c24486" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra1a47d3693054670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd81dd594cb9f4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d4be19047164ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R20a1adce1ba04e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R62ac29c7335f4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c744da172714a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reec7d427a52c4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2557e68a4eec4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8511114eb0274504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd25396d8bbd3424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb484cfff5ceb48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87b0408deb764722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf54191144b5a4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfc8610d58db94e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4fda3a483f46436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbfc85e00d4f4457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra97a193e135d4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc6cc272244e344eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf81a3fb3afbc4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R83e068e8798b451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf0f428af850448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra00fef118aa7430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6c03452367334da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc71631fade26451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R76889ad8ab67428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd5a2b66d707e41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4ccd600b0b6e44e9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4bcc2a3491b545ec" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R86af280e35f14ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1367bb2859d74f88" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d23ea82cda74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5e675fe17ad452f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8eddc6c17e294490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff0518ebc4bb431d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rea984cecfeef4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R180e88dc44ae4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R44ad221079d24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0e842dd43334664" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra983e6c373e34248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2c0649a0c0a4f94" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R78e2dcf98e1943eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21e1728afdd748b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R27672390d0494c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re35f64ba8c4e4d78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf29c9836c22a463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63c0182254304591" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re494565b10b9413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ed471478a8a41f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rce7fe053e49842da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05c79f38dda0472d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re14a678b1a7e43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12cb037e29f147f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R124a0f929001419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66345175d10746f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb7da883e8a344b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ebf297076f4624" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf470800a2e964647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R558a9dd71e664a2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1dfbeb31a4524913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d51973041e40e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra8d7ec22586545da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5caf345b20114b71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0f9f6e4b9cd74a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9636c89fd6504d29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4d33fdf13faa47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbcf20f8543d433a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf89cc2fe51d64ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racef77148de94a4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcdcd1b48dff2463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d65255bbc4d443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf244405cd9864332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6e6db90e8ab41b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23aee5d06b0b4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d605dec3f3d48b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6857df2a3bd446b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16b2435e29424188" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdcd9ea4b45bc464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R17ed85864fa24a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1edce6fc63e6422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R09981e13f4e3440a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rade6de54737f4b22" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8247f9775dc45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf439d3c519c244de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf7452671aa204565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb695ec517289441a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd338ac207bf94d2a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17ed85864fa24a3e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf439d3c519c244de"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1edce6fc63e6422f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7452671aa204565"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R09981e13f4e3440a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb695ec517289441a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rec0c925cf9ef4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f6e98d1c9204f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2e837068d09451b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7b7b0a7b336c41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R64e9b075c061484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e941c0a7aff430d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4f6e98d1c9204f5d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd2e837068d09451b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R64e9b075c061484d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5e941c0a7aff430d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re12ae26c640345ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R344376b3350a44e5" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f53d07e2e1b4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R761aac3901c64815" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63fc140711a84c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6964bdb5050c4b49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa70914159544e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re1cc1e32c2b14cc6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e212c1dcc5a441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R71608a286ee440f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccb0da3157d246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra6f3e67c3b12465a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d75df9064a74389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7a435ace158e46e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a997f1c9e1f4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb4573c73a63142cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra87ecfda08da4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R48d33df8ac1f4ed3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raba4d9db7c8a48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd427f0b47abc482a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7dda66362204131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7fc76290e4ee421c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0ab6185b6e64871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R437e748488f540c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9bfaa0bb0d54baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4d5277b1b1e84caf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ac0244c7029471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R61b07d26547b4954" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54f450f86fed45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8b11fb39f22d4d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rebc536058b564514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7c6a28ef00a94b01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e3e5264e642427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rae74194694be4943" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0de38834db3d4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5dc1f2f7719b42ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ff9b5a130e64981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R169580932d1b4749" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbbbc989564843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra81828fdf6744f21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fd45bc5ed644d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rda692f835af0439c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce2342255c894dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R61389edfc8fd4c47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c1d124edfae4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R45e84217f1d44edf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R790775b30e3c41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc22f8275e55543fe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Samuel 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,179 +4005,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:9  |  1 Samuel 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此以利對撒母耳說：「你仍去睡吧；若再呼喚你，你就說：『耶和華啊，請說，僕人敬聽！』」撒母耳就去，仍睡在原處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore Eli said unto Samuel, Go, lie down: and it shall be, if he call thee, that thou shalt say, Speak, LORD; for thy servant heareth. So Samuel went and lay down in his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:10  |  1 Samuel 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又來站着，像前三次呼喚說：「撒母耳啊！撒母耳啊！」撒母耳回答說：「請說，僕人敬聽！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD came, and stood, and called as at other times, Samuel, Samuel. Then Samuel answered, Speak; for thy servant heareth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:11  |  1 Samuel 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對撒母耳說：「我在以色列中必行一件事，叫聽見的人都必耳鳴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said to Samuel, Behold, I will do a thing in Israel, at which both the ears of every one that heareth it shall tingle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:12  |  1 Samuel 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我指着以利家所說的話，到了時候，我必始終應驗在以利身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day I will perform against Eli all things which I have spoken concerning his house: when I begin, I will also make an end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:13  |  1 Samuel 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾告訴他必永遠降罰與他的家，因他知道兒子作孽，自招咒詛，卻不禁止他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have told him that I will judge his house for ever for the iniquity which he knoweth; because his sons made themselves vile, and he restrained them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:14  |  1 Samuel 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我向以利家起誓說：『以利家的罪孽，雖獻祭奉禮物，永不能得贖去。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And therefore I have sworn unto the house of Eli, that the iniquity of Eli’s house shall not be purged with sacrifice nor offering for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:15  |  1 Samuel 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳睡到天亮，就開了耶和華的殿門，不敢將默示告訴以利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Samuel lay until the morning, and opened the doors of the house of the LORD. And Samuel feared to shew Eli the vision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:16  |  1 Samuel 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利呼喚撒母耳說：「我兒撒母耳啊！」撒母耳回答說：「我在這裏！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Eli called Samuel, and said, Samuel, my son. And he answered, Here am I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,179 +5237,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:17  |  1 Samuel 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利說：「[耶和華]對你說甚麼，你不要向我隱瞞；你若將神對你所說的隱瞞一句，願他重重地降罰與你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, What is the thing that the Lord hath said unto thee? I pray thee hide it not from me: God do so to thee, and more also, if thou hide any thing from me of all the things that he said unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:18  |  1 Samuel 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳就把一切話都告訴了以利，並沒有隱瞞。以利說：「這是出於耶和華，願他憑自己的意旨而行。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Samuel told him every whit, and hid nothing from him. And he said, It is the LORD: let him do what seemeth him good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:1  |  1 Samuel 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>童子撒母耳在以利面前事奉耶和華。當那些日子，耶和華的言語稀少，不常有默示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the child Samuel ministered unto the LORD before Eli. And the word of the LORD was precious in those days; there was no open vision.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:19  |  1 Samuel 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳長大了，耶和華與他同在，使他所說的話一句都不落空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Samuel grew, and the LORD was with him, and did let none of his words fall to the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:20  |  1 Samuel 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從但到別是巴所有的以色列人都知道耶和華立撒母耳為先知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all Israel from Dan even to Beer-sheba knew that Samuel was established to be a prophet of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:21  |  1 Samuel 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又在示羅顯現；因為耶和華將自己的話默示撒母耳，撒母耳就把這話傳遍以色列地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD appeared again in Shiloh: for the LORD revealed himself to Samuel in Shiloh by the word of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:2  |  1 Samuel 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一日，以利睡臥在自己的地方；他眼目昏花，看不分明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass at that time, when Eli was laid down in his place, and his eyes began to wax dim, that he could not see;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:3  |  1 Samuel 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的燈在神耶和華殿內[約]櫃那裏，還沒有熄滅，撒母耳已經睡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ere the lamp of God went out in the temple of the LORD, where the ark of God was, and Samuel was laid down to sleep;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:4  |  1 Samuel 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華呼喚撒母耳。撒母耳說：「我在這裏！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the LORD called Samuel: and he answered, Here am I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:5  |  1 Samuel 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就跑到以利那裏，說：「你呼喚我？我在這裏。」以利回答說：「我沒有呼喚你，你去睡吧。」他就去睡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he ran unto Eli, and said, Here am I; for thou calledst me. And he said, I called not; lie down again. And he went and lay down.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:6  |  1 Samuel 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又呼喚撒母耳。撒母耳起來，到以利那裏，說：「你呼喚我？我在這裏。」以利回答說：「我的兒，我沒有呼喚你，你去睡吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD called yet again, Samuel. And Samuel arose and went to Eli, and said, Here am I; for thou didst call me. And he answered, I called not, my son; lie down again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:7  |  1 Samuel 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時撒母耳還未認識耶和華，也未得耶和華的默示。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Samuel did not yet know the LORD, neither was the word of the LORD yet revealed unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,179 +7085,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 3:8  |  1 Samuel 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華第三次呼喚撒母耳。撒母耳起來，到以利那裏，說：「你又呼喚我？我在這裏。」以利才明白是耶和華呼喚童子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD called Samuel again the third time. And he arose and went to Eli, and said, Here am I; for thou didst call me. And Eli perceived that the LORD had called the child.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>