--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9c268d9be22a4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfc61f9f31de64655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R93fb888d7f404aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re00769432a1745c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea699889bc604212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re8115d4b4612475b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf9d9b9cf91214f4b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R587681a908804c9d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra23ae5b8b3b44829"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1fc5be33a36b46b2"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2dcb36afae284018"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7194ac16783044a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1b7f7a3d88c54b29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R29b1ff65cb58432c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R02186b01cb1a4add"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7e4223474a414137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5c29a66717a14ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rda4776ab1d8b4e02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf85f93d6ddc948b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf5788003881b4e96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6f2bbf92b7f44089"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5b963887c7f04e46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R74daf253dee74524"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4f42aeb914b34c2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R580abe3024c94789"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R78c7edcb315b4ac1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re8be59edb3ea4698"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R21215117d4ee4adb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2d36a44b3e964fa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2e7595e0459d42be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rac9c8fad07364c11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0d162ad8d9b04d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R450835acd5354bd6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb53fe2b936ec45f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5be744a2abe54e06"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raeea1946f99a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9d9b9cf91214f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra23ae5b8b3b44829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R81e7c72434ef41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R24f0222a92554b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2dcb36afae284018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd5ed13244b28438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R964a8b19f63740d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R21c66562752b455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R111cbdf84ff140af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R68c07af9c05046d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1083ecb051c345cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R53aa4d944cec4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4dc5cea167d04593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8667b21aad824f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9df965115e7f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra42e1aedb3a2498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reda1f4098b0c42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbba77bc9c0764ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf21885a75b474489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re44ad0ddd44b40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9b968c6a0919434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e32744d36ca4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd9b81f3de9ff445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R742a31e02d414a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R13788ec2303e42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd70b6a3b547b4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7194ac16783044a6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8b228b3f59f24cea" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4c3a04f3187f44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R587681a908804c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fc5be33a36b46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd3abee43edb34f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rde69ddd4f0fb4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b7f7a3d88c54b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R29b1ff65cb58432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R02186b01cb1a4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e4223474a414137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5c29a66717a14ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda4776ab1d8b4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf85f93d6ddc948b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf5788003881b4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f2bbf92b7f44089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5b963887c7f04e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R74daf253dee74524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4f42aeb914b34c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R580abe3024c94789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R78c7edcb315b4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re8be59edb3ea4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R21215117d4ee4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2d36a44b3e964fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2e7595e0459d42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rac9c8fad07364c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0d162ad8d9b04d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R450835acd5354bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb53fe2b936ec45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5be744a2abe54e06" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra785db4b9c654277" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1482d6d8d519497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99186fe7a7d34ad4" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0c2f2c94c5e34465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3b97a7a5b20499f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R608fa585dc61407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R803f60d8d7094473" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7a96ded95ab94cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c432cd4b1ea49e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R260acb3080714872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e943bb6f3714c02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R79a5e9c1a29e414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8f74c6a6dbb48cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b404204edc94b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra29ec9953c9d4d9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf5b12c13f944174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfd8c758e95243ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3970f4b14c274542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1412f441be547cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra874410ea90f4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cd2070970df4e18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd7d4951e3ae7485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5b3aaedcdfe4790" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rccef2833ae854902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R914600c043474e5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rebb98af27bcc4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf07289e76d34313" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62a0c68327834891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re52c9cdce1b44aae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc3e78431e3374dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b0087fd8867473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4c681106188f420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R500efadd15ba431d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6d55eca008944c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f583f2971c247fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2560dfc926c2414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6014349ff5442cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c253ecef2d84e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c6329fe03644740" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b14c82c9e71497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccd92b7c0eeb4c4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4313d4789e7d4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3e7687e9f3b47d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ref281dbf37d84811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae59889a2375495f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re03b819e3c1f484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c7462602d634113" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbee82a45a741488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R011725d318d44dab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra5aacb3fdce140d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4b4fdaf6b8a449f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd130c3b1b5a4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ref372542a8d9485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R030ea74fde374b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb4ab4a4f9dbc4dcb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11e04153b7d44166" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc6455565e5844de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb2c5b06df3674c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R28d0490679a34ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R23477c8174024b31" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7119d5a5a431402c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref372542a8d9485f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb2c5b06df3674c98"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R030ea74fde374b7c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28d0490679a34ade"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb4ab4a4f9dbc4dcb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R23477c8174024b31"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra63fb9e1e7fe4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R15557d66409f4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbae55418aa8548a7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5a4f4892cce2430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6f4e09a55b44be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52c3372a5f544f09" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R15557d66409f4cf5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbae55418aa8548a7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6f4e09a55b44be2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R52c3372a5f544f09"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fed81e295604a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R400caf4b018445c6" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96796ee3f38c4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8879451bb2664861" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a679f4df3824c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6e7b1f2f7caf4e53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3112b8e56f64539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd04475e1d42d4ed0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbaa9c6e5ba74555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R54c7ab616fb14462" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1c61255bc684f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R217a854487e94f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R908fc88c17d44575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R56a32b979b44411e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bc076f7843e4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R6061b0942981418f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce5d5de8543146c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbfe7eee48efb47ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R711e57429e0949bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf608acfde9574af1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra969214a15ba4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re0db0f7d91364bfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2f8a8ee07bf4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcbf426c365df4567" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe5ae35b72d047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5745f10109ad4582" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0bbe3ccab6b40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5fb133a273144bc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd70299b217de49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2973b6d320f04924" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re96072e1647442ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R38631df12cca4c6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48658ef5934d4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5e20a9b8a2844545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc8e5b9bc321491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0f552a06e6894c82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dab0a34a91445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re5f1d441ce1d43cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcc1d79921864ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R11952b7ef9944189" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83a6d7613071496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R54a1a742ea164342" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b60cf5b0fbf4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdc4456b6e758458a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc9d363077034181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R269849b2e95446ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R509212261b064fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rccc0f931c8ef4005" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc73647a2db254c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R72afed29e6134efe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Samuel 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:9  |  1 Samuel 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此你要依從他們的話，只是當警戒他們，告訴他們將來那王怎樣管轄他們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore hearken unto their voice: howbeit yet protest solemnly unto them, and shew them the manner of the king that shall reign over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:10  |  1 Samuel 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳將耶和華的話都傳給求他立王的百姓，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Samuel told all the words of the LORD unto the people that asked of him a king.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:11  |  1 Samuel 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「管轄你們的王必這樣行：他必派你們的兒子為他趕車、跟馬，奔走在車前；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, This will be the manner of the king that shall reign over you: He will take your sons, and appoint them for himself, for his chariots, and to be his horsemen; and some shall run before his chariots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,179 +4571,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:12  |  1 Samuel 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又派他們作千夫長、五十夫長，為他耕種田地，收割莊稼，打造軍器和車上的器械；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will appoint him captains over thousands, and captains over fifties; and will set them to ear his ground, and to reap his harvest, and to make his instruments of war, and instruments of his chariots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:13  |  1 Samuel 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必取你們的女兒為他製造香膏，做飯烤餅；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will take your daughters to be confectionaries, and to be cooks, and to be bakers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:14  |  1 Samuel 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也必取你們最好的田地、葡萄園、橄欖園賜給他的臣僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will take your fields, and your vineyards, and your oliveyards, even the best of them, and give them to his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:15  |  1 Samuel 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的糧食和葡萄園所出的，他必取十分之一給他的太監和臣僕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will take the tenth of your seed, and of your vineyards, and give to his officers, and to his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:16  |  1 Samuel 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又必取你們的僕人婢女，健壯的少年人和你們的驢，供他的差役。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he will take your menservants, and your maidservants, and your goodliest young men, and your asses, and put them to his work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:17  |  1 Samuel 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的羊群他必取十分之一，你們也必作他的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He will take the tenth of your sheep: and ye shall be his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:18  |  1 Samuel 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時你們必因所選的王哀求耶和華，耶和華卻不應允你們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall cry out in that day because of your king which ye shall have chosen you; and the LORD will not hear you in that day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:1  |  1 Samuel 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳年紀老邁，就立他兒子作以色列的士師。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when Samuel was old, that he made his sons judges over Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:19  |  1 Samuel 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百姓竟不肯聽撒母耳的話，說：「不然！我們定要一個王治理我們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless the people refused to obey the voice of Samuel; and they said, Nay; but we will have a king over us;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:20  |  1 Samuel 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使我們像列國一樣，有王治理我們，統領我們，為我們爭戰。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That we also may be like all the nations; and that our king may judge us, and go out before us, and fight our battles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:21  |  1 Samuel 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳聽見百姓這一切話，就將這話陳明在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Samuel heard all the words of the people, and he rehearsed them in the ears of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:22  |  1 Samuel 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對撒母耳說：「你只管依從他們的話，為他們立王。」撒母耳對以色列人說：「你們各歸各城去吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said to Samuel, Hearken unto their voice, and make them a king. And Samuel said unto the men of Israel, Go ye every man unto his city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:2  |  1 Samuel 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>長子名叫約珥，次子名叫亞比亞；他們在別是巴作士師。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the name of his firstborn was Joel; and the name of his second, Abiah: they were judges in Beer-sheba.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:3  |  1 Samuel 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他兒子不行他的道，貪圖財利，收受賄賂，屈枉正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his sons walked not in his ways, but turned aside after lucre, and took bribes, and perverted judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:4  |  1 Samuel 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的長老都聚集，來到拉瑪見撒母耳，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then all the elders of Israel gathered themselves together, and came to Samuel unto Ramah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:5  |  1 Samuel 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「你年紀老邁了，你兒子不行你的道。現在求你為我們立一個王治理我們，像列國一樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto him, Behold, thou art old, and thy sons walk not in thy ways: now make us a king to judge us like all the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:6  |  1 Samuel 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳不喜悅他們說「立一個王治理我們」，他就禱告耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the thing displeased Samuel, when they said, Give us a king to judge us. And Samuel prayed unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,179 +7189,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:7  |  1 Samuel 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對撒母耳說：「百姓向你說的一切話，你只管依從；因為他們不是厭棄你，乃是厭棄我，不要我作他們的王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Samuel, Hearken unto the voice of the people in all that they say unto thee: for they have not rejected thee, but they have rejected me, that I should not reign over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8137,179 +7343,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 8:8  |  1 Samuel 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>自從我領他們出埃及到如今，他們常常離棄我，事奉別神。現在他們向你所行的，是照他們素來所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to all the works which they have done since the day that I brought them up out of Egypt even unto this day, wherewith they have forsaken me, and served other gods, so do they also unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>