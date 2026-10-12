--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R22bfaa1470af4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R23e78d82106840c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R579d12520cd842ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6258ffefbd5e44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7f01b957825c4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R97c551ff45f44e8f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9a1d66e3d33e4141"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R79e7644976a64c3f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9482627e9ba14757"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R98ed219d9f8c4e81"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R19a44f996e3c47d9"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra50fc85492f04a00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ree229bd2f5734fa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R816e5d9279664317"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R60db06c033e3409c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rce1869be8c8544a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0a2abe24fd045c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R193160f74a574cc0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R43a158db3d42475e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9e4e96e59e204723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R87eb9ebc36cb4a05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra718eba1bef14bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd6ae488ed05f4eb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc5c03b34ca204a2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7b12d18cf63e479e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4b953589b60a44c6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8aec32a891fb495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a1d66e3d33e4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9482627e9ba14757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4822fc766d35462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R76ab8159636d434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R19a44f996e3c47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rff4295399acf4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R01cfbe5158ab4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8947c3b8200414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R759e0dc8537f4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbc53189683994039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3fb0e01926774129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4fe6037f4a6f4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1905d80f4d364b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R046b7cbbb4484811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc8b1cce3c02408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2903049d68fc4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b3144b5a14b4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra50fc85492f04a00" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1c1ce2d2d5d1489a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc8a567e51fe94ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R79e7644976a64c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98ed219d9f8c4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6654aa6d050545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7d0630ccc25745e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree229bd2f5734fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R816e5d9279664317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R60db06c033e3409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rce1869be8c8544a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0a2abe24fd045c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R193160f74a574cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R43a158db3d42475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9e4e96e59e204723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87eb9ebc36cb4a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra718eba1bef14bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd6ae488ed05f4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc5c03b34ca204a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b12d18cf63e479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4b953589b60a44c6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R72f85bf01db84b8c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3bd30b8d8efa4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43a7d1d18da6484d" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6dc934d6c9314dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4757915e2c34aaa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd04b7cde24e4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra630e0cca566425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09d1e2f52dd549e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5c1dca9077a438d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R737bd7cb683a4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dd217afa47d4e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9610e4987a9a4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8158056ec5f4161" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3a8269a744dc45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b882471515c4972" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R704438b5fc0f470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b19e70f9a104200" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1c57c9d435b745cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52c138e9e4784549" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re11668635dc24f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ac23ee475994449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R965d72f546344e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7c504e8a9c04603" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3fe2361588124ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd57b3f6acc974167" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R09e1b5b0ea3648ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79c2954c2dc6479e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra0313404e7574c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15237265e8484720" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2b8215d3265e413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c9c4d63eb0476b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb0939d94899a4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6550005933824e96" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R306c6e9b27324e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R100becc420e943e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rba39b4c8a8f743ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R42c4d5dc4b02450a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd24e52917d0c4756" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a0cb00b010f43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5eb7a13080de4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R313eca40da954831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8fb07aba6e654286" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rca3a8d91d1284d1c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R100becc420e943e1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5eb7a13080de4231"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba39b4c8a8f743ae"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R313eca40da954831"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R42c4d5dc4b02450a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8fb07aba6e654286"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3c1304ebcaa54d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R077460797bf24ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19e79e97ee1044c0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfaf268ac4089487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rae5f072d327c4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3629a62fa054de0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R077460797bf24ab5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R19e79e97ee1044c0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rae5f072d327c4bb8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd3629a62fa054de0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29c98c492ab84f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re92e1a35621a4d31" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c27d45686ca42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R706359794a6f447a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re17f35ac67bb4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1ceb592896d44cd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb9075b490904384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra27041adae474024" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83974066a8224beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R65c58933a8274a41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bd56f9476354ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R519c22caf6be4687" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d057aa1b3c6431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2fb22d78415e4d24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b5dfd1a3a3f445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re2cc83112b764c69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16bdbdc1f80f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R12229e0a437b4768" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R607f48e6611842dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rffdc4e487cac4ae5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R654bc4903ef846ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc8cd5699c1474c24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra64ff7550c7c4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9c55a6dc7a31469f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb619dbe15c643e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8b12705ff0874115" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R892f1653a3d54c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R32fa47209fab40ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4ad558b29d34c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R123068dac11f4108" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bdab2d4fe3f4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R66072aa71e1a4ba1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Samuel 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:9  |  1 Samuel 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就割下他的首級，剝了他的軍裝，打發人到 非利士地的四境，報信與他們廟裏的偶像和眾民；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they cut off his head, and stripped off his armour, and sent into the land of the Philistines round about, to publish it in the house of their idols, and among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:10  |  1 Samuel 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又將掃羅的軍裝放在亞斯她錄廟裏，將他的屍身釘在伯‧珊的城牆上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they put his armour in the house of Ashtaroth: and they fastened his body to the wall of Beth-shan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:11  |  1 Samuel 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基列‧雅比的居民聽見非利士人向掃羅所行的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the inhabitants of Jabesh-gilead heard of that which the Philistines had done to Saul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:12  |  1 Samuel 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們中間所有的勇士就起身，走了一夜，將掃羅和他兒子的屍身從伯‧珊城牆上取下來，送到雅比那裏，用火燒了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the valiant men arose, and went all night, and took the body of Saul and the bodies of his sons from the wall of Beth-shan, and came to Jabesh, and burnt them there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:13  |  1 Samuel 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將他們骸骨葬在雅比的垂絲柳樹下，就禁食七日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they took their bones, and buried them under a tree at Jabesh, and fasted seven days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:1  |  1 Samuel 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人與以色列人爭戰。以色列人在非利士人面前逃跑，在基利波有被殺仆倒的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the Philistines fought against Israel: and the men of Israel fled from before the Philistines, and fell down slain in mount Gilboa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:2  |  1 Samuel 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人緊追掃羅和他兒子們，就殺了掃羅的兒子約拿單、亞比拿達、麥基舒亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Philistines followed hard upon Saul and upon his sons; and the Philistines slew Jonathan, and Abinadab, and Malchi-shua, Saul’s sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:3  |  1 Samuel 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>勢派甚大，掃羅被弓箭手追上，射傷甚重，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the battle went sore against Saul, and the archers hit him; and he was sore wounded of the archers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:4  |  1 Samuel 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就吩咐拿他兵器的人說：「你拔出刀來，將我刺死，免得那些未受割禮的人來刺我，凌辱我。」但拿兵器的人甚懼怕，不肯刺他；掃羅就自己伏在刀上死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Saul unto his armourbearer, Draw thy sword, and thrust me through therewith; lest these uncircumcised come and thrust me through, and abuse me. But his armourbearer would not; for he was sore afraid. Therefore Saul took a sword, and fell upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:5  |  1 Samuel 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿兵器的人見掃羅已死，也伏在刀上死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when his armourbearer saw that Saul was dead, he fell likewise upon his sword, and died with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:6  |  1 Samuel 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，掃羅和他三個兒子，與拿他兵器的人，以及跟隨他的人，都一同死亡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Saul died, and his three sons, and his armourbearer, and all his men, that same day together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:7  |  1 Samuel 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住平原那邊並約旦河西的以色列人，見以色列軍兵逃跑，掃羅和他兒子都死了，也就棄城逃跑。非利士人便來住在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the men of Israel that were on the other side of the valley, and they that were on the other side Jordan, saw that the men of Israel fled, and that Saul and his sons were dead, they forsook the cities, and fled; and the Philistines came and dwelt in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 31:8  |  1 Samuel 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>次日，非利士人來剝那被殺之人的衣服，看見掃羅和他三個兒子仆倒在基利波山，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass on the morrow, when the Philistines came to strip the slain, that they found Saul and his three sons fallen in mount Gilboa.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>