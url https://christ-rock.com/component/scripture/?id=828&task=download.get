--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a0f254bc116462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb10a6a9ef21f4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R77d1f74673734374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6bd18237d00646fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3084e92b26104dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6f8236f41fce4347" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra5506591aeef4504"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re8dfaba06a074723"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3366d9629e0c45e5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R86ef7e5c6b0a467d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f3babd0ed244088"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf6cd85a20e87433f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rffeade2e81544ef8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb9f806e5148c437d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8573b8ee05224557"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rebc2093056994cbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd5b171a2f6a84cfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0c766b9e8be04f5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ree9d6a95e04e49f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9d993b504665499a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9bc0a8882e9b4008"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc803912fb3cc4ac4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0a2b1c44419344bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5fe283bef76a4e09"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda8714b39d3b4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra5506591aeef4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3366d9629e0c45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra0b66d0cda644a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0ac676746cab466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f3babd0ed244088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1df61943e3ae4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra1de73d4961448d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73a8d55e70ea4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1442f5bad24f4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8efa15c8de7b4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1294c03dab5f42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe32caff6ddf4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3fecd4edd748487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8409fa6373674ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R292975cbede2419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf6cd85a20e87433f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1689027139aa487f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2780d013730d49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8dfaba06a074723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86ef7e5c6b0a467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ref95fedcd5e74c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd1b24b1216274791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rffeade2e81544ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9f806e5148c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8573b8ee05224557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rebc2093056994cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5b171a2f6a84cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0c766b9e8be04f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ree9d6a95e04e49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9d993b504665499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9bc0a8882e9b4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc803912fb3cc4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0a2b1c44419344bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5fe283bef76a4e09" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9e1f5b8e57e14c8f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R93c44bf70d4549c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28321ae7b6c94736" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcb0e1ce4398c49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85ce1461e3b04607" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rada79641fa4944d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdffc605ff1264656" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R55bc6dcfcebe44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R226b07f01cbc4d33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6ed242ee3e2f4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34f820af876e41fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R08f6c4c5705146f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R880d32d1cd924ec9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbb51f75b61ce49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc91d4170331a403a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdc090eee423649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb78c48a428e54c51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb7ebd095873a4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re17eaecfad004b60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re1506b2107e44b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a83d7bb4f8d4f41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R90412849c8614eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b23d89d06c54aeb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf1218561ef914093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb918b99c35b4de0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R78c5f22e0482408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R993e55bf6cda4e42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R108f260c96114b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabe39a96b42e42fd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R957f0d43758143a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a7d002666a94cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbdfd67d255164e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8c32b3d93e85484c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R311eb657ed2847b0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R29bd14e89d9b4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R82dbf4edc1cf4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6c99b841c5254bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0816ded5aa13440b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d1db262e5dd4d15" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a7d002666a94cdb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R82dbf4edc1cf4536"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdfd67d255164e5b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c99b841c5254bbc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8c32b3d93e85484c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0816ded5aa13440b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R33e923424e3a4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ree307314545a4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd38fdfb5865a4a84" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9d1437ffe04043b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R395231f0f15648ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d010abcafb44035" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ree307314545a4202"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd38fdfb5865a4a84"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R395231f0f15648ed"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2d010abcafb44035"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71b92d331aaf4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rad4eda7d24d34e03" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc9d8235d3d84ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R32246ad07ab64b0a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bdb8d8a09a146ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2bc9eda12cfc4109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe3c40ca115b4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3dbbb5df92b44736" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R946043e97e4f470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6038adedf68444c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7f620a905704a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd4e47bd8b7364ec6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R008a028c98684311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8b8246a2b86d4f1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ff60e071f8348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5c6f7e7d8d8a4a6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d9c69cfe1c243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R94b17041bce44693" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6565827889a645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf48f3ee5a8ab4a7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3775c2eecce34adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R595583f4e90d4eaa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf70d363af2bc4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rba96d764b8d9492c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra509db11c0fa47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rba2cf33fb47b48c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc366aefc78be4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb71060cc5f834432" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Samuel 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,179 +2965,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:9  |  1 Samuel 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞吉說：「我知道你在我眼前是好人，如同神的使者一般；只是非利士人的首領說：『這人不可同我們出戰。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Achish answered and said to David, I know that thou art good in my sight, as an angel of God: notwithstanding the princes of the Philistines have said, He shall not go up with us to the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:10  |  1 Samuel 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此你和跟隨你的人，就是你本主的僕人，要明日早晨起來，等到天亮回去吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore now rise up early in the morning with thy master’s servants that are come with thee: and as soon as ye be up early in the morning, and have light, depart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:11  |  1 Samuel 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是大衛和跟隨他的人早晨起來，回往非利士地去。非利士人也上耶斯列去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So David and his men rose up early to depart in the morning, to return into the land of the Philistines. And the Philistines went up to Jezreel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,183 +3427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:1  |  1 Samuel 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人將他們的軍旅聚到亞弗；以色列人在耶斯列的泉旁安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the Philistines gathered together all their armies to Aphek: and the Israelites pitched by a fountain which is in Jezreel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:2  |  1 Samuel 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人的首領各率軍隊，或百或千，挨次前進；大衛和跟隨他的人同着亞吉跟在後邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the lords of the Philistines passed on by hundreds, and by thousands: but David and his men passed on in the rereward with Achish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:3  |  1 Samuel 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人的首領說：「這些希伯來人[在這裏]做甚麼呢？」亞吉對他們說：「這不是以色列王掃羅的臣子大衛嗎？他在我這裏有些年日了。自從他投降我直到今日，我未曾見他有過錯。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the princes of the Philistines, What do these Hebrews here? And Achish said unto the princes of the Philistines, Is not this David, the servant of Saul the king of Israel, which hath been with me these days, or these years, and I have found no fault in him since he fell unto me unto this day?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,183 +3889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:4  |  1 Samuel 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士人的首領向亞吉發怒，對他說：「你要叫這人回你所安置他的地方，不可叫他同我們出戰，恐怕他在陣上反為我們的敵人。他用甚麼與他主人復和呢？豈不是用我們這些人的首級嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the princes of the Philistines were wroth with him; and the princes of the Philistines said unto him, Make this fellow return, that he may go again to his place which thou hast appointed him, and let him not go down with us to battle, lest in the battle he be an adversary to us: for wherewith should he reconcile himself unto his master? should it not be with the heads of these men?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:5  |  1 Samuel 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前以色列的婦女跳舞唱和說：『掃羅殺死千千，大衛殺死萬萬』，所說的不是這個大衛嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not this David, of whom they sang one to another in dances, saying, Saul slew his thousands, and David his ten thousands?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:6  |  1 Samuel 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞吉叫大衛來，對他說：「我指着永生的耶和華起誓，你是正直人。你隨我在軍中出入，我看你甚好。自從你投奔我到如今，我未曾見你有甚麼過失；只是眾首領不喜悅你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Achish called David, and said unto him, Surely, as the LORD liveth, thou hast been upright, and thy going out and thy coming in with me in the host is good in my sight: for I have not found evil in thee since the day of thy coming unto me unto this day: nevertheless the lords favour thee not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:7  |  1 Samuel 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你可以平平安安地回去，免得非利士人的首領不歡喜你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore now return, and go in peace, that thou displease not the lords of the Philistines.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,179 +4505,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒母耳記上 29:8  |  1 Samuel 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大衛對亞吉說：「我做了甚麼呢？自從僕人到你面前，直到今日，你查出我有甚麼過錯，使我不去攻擊主－我王的仇敵呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And David said unto Achish, But what have I done? and what hast thou found in thy servant so long as I have been with thee unto this day, that I may not go fight against the enemies of my lord the king?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>