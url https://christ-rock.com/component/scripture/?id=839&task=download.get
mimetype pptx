--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc94b700e18d642c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ee226a51a284214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R523715eb4f1243fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R38557c36cc3b49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0e601752d31f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2a1d46252d1448b0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rad3773cae3644ea2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0ffb911406a84177"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfc364afde0fa4767"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1f64431bc5ca4296"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0a43f19b5b3549b8"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R26c0065607f6445d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rde84c6cc1d3a46d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R43a0e84f1d0a4dba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2330d55bcd604d04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rde748e71d4ce4637"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd8103f45d98241b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5c3fd06a753445f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R16d6ad9170b24d34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5b1fa23dc8ac46dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd11c6ec00310438f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9ba4f622297d459b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R962a50c361ee46e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2b7b79cf9bd44bf5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R75b4d7015f5745f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Reb69edb69ece46a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rda2a5afe3ffc4b93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R01ac0392c7754db2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf38f270a39c34467"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R379bbfa529064821"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2ad590cd7f6d4d5d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6e7a2851a7474a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad3773cae3644ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc364afde0fa4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra93ed320d4d24cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1de7300a631949fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0a43f19b5b3549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R396844078adc4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdad0ac18a89845f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc9e1afb9596b4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc170580698634907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4231968fa0504ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re4daa2462b174532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8ebf443083a243f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1ebf2f5dcd604e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R76fa06b45b7b480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8225287e25554f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R86144274c351439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re7a77988cd164273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfe4af0d3f6a9468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra9d8e5770b724f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R84678af1ff8440b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc5e9434048e458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R55665f5916904f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R26c0065607f6445d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R23f42b9d350f48f5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb82a19ab395543f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ffb911406a84177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f64431bc5ca4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb5e21589488948af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3441c0af55254502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde84c6cc1d3a46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43a0e84f1d0a4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2330d55bcd604d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rde748e71d4ce4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd8103f45d98241b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5c3fd06a753445f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R16d6ad9170b24d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5b1fa23dc8ac46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd11c6ec00310438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9ba4f622297d459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R962a50c361ee46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2b7b79cf9bd44bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R75b4d7015f5745f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reb69edb69ece46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rda2a5afe3ffc4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R01ac0392c7754db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf38f270a39c34467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R379bbfa529064821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2ad590cd7f6d4d5d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9fa6536c50ff4bd7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f3ba5e9b85e4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88ea681a4bb6446e" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf23530be85494797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1813c5fc193b4fb2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c2d719d35a34895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc670da1d2e1b4768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb355c2b09904c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8713fd42afb6462c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1cc570765d6a4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2eee2f6e66bd4479" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9051c0d1aa004f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0cd85c11c6f41d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2b1ad4caf7d44888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R967e1b2ad34148eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re4efe804a579435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f0012c6cb5142c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R855b77fcc57648c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31115a70a3014f32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc554491ec7774dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05b290f810fa4962" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R13d7b8d564e946fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R180f25407e394a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0bf4fa021cff459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17a72ed863ab4164" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R77b144fce8514efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R855bc410b38844a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R124f426e8c984507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7baf0c39df84f83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R05d54b39a77547cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reed29c273a19492b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdde3d1c78f1e4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d854ceb404e40b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc8bef0328a9143ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42742dd19aae4ad6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R891bdfd588d84f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e7a83e3ed234fcd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c810d62cf754a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R137ce1b6652c4a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46fd233db2fa4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43825ea36abe4cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb084be845d714083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c72a4e7392241c2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R19b508bf46224aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R65cf6595bb4c48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1222e2143d7a48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra644e0fac43c4ac1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05f28f59cf15405a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4664913e86be4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re8dc040e89474e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re3efeacb61884933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8019a5d44f9c47e1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4700445a96ce41c8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65cf6595bb4c48ad"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8dc040e89474e26"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1222e2143d7a48ad"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3efeacb61884933"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra644e0fac43c4ac1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8019a5d44f9c47e1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R45a1aeb9c4374b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7fbfab57b7c14672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde628f7daa44429e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R495c4b3d6b794a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e754ffdc6354e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec6c709acc4e4935" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7fbfab57b7c14672"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rde628f7daa44429e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3e754ffdc6354e34"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rec6c709acc4e4935"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R499642ef6821460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R49d3e73b99194cf0" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ec8e0f77900407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb9b9ba1b99774722" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c62a53ae79405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0ec715e721004667" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6089aae52c14a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R304494c5f5b546f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dd0fcae8c4b4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4ffce79ee5fb429d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e5b489de970431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3fee8493d01349e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re696e1dcab634623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra531e37f6d34418c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf1dc70fdb9540c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rff47239ab0bc4238" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98a8d29721284dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd6c0cde68df349ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4a62468088a4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc6e5b07115194903" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96c709ffc2aa4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5ebd678bce6a4767" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0574091273b24f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0dd896041ed342d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd3f96ede2274bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3fa2474791ea4359" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R008011d8ad0f4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1ae5734da6a64c80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c2b8ea5919e46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R65d15e26a3b542e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c5a46c27dee426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6f74f9ec009e4e21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd384f6512c52459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9cf1cb48291645bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc720470e627743fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re17a38fbc82b45c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf7dabe1e3e8421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf42d91bca832491d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18b794d76d4c4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7af331c96a0e4d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2456414b1de3480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R896130c242154baf" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zephaniah 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:9  |  Zephaniah 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，我必懲罰一切跳過門檻、 將強暴和詭詐[得來之物]充滿主人房屋的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the same day also will I punish all those that leap on the threshold, which fill their masters’ houses with violence and deceit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,179 +3847,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:10  |  Zephaniah 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：當那日， 從魚門必發出悲哀的聲音， 從二城發出哀號的聲音， 從山間發出大破裂的響聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in that day, saith the LORD, that there shall be the noise of a cry from the fish gate, and an howling from the second, and a great crashing from the hills.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:11  |  Zephaniah 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪革提施的居民哪，你們要哀號， 因為迦南的商民都滅亡了！ 凡搬運銀子的都被剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howl, ye inhabitants of Maktesh, for all the merchant people are cut down; all they that bear silver are cut off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,179 +4155,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:12  |  Zephaniah 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我必用燈巡查耶路撒冷； 我必懲罰那些[如酒]在渣滓上澄清的； 他們心裏說： 耶和華必不降福，也不降禍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass at that time, that I will search Jerusalem with candles, and punish the men that are settled on their lees: that say in their heart, The LORD will not do good, neither will he do evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4457,179 +4309,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:13  |  Zephaniah 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的財寶必成為掠物； 他們的房屋必變為荒場。 他們必建造房屋，卻不得住在其內； 栽種葡萄園，卻不得喝所出的酒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore their goods shall become a booty, and their houses a desolation: they shall also build houses, but not inhabit them; and they shall plant vineyards, but not drink the wine thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:14  |  Zephaniah 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的大日臨近， 臨近而且甚快， 乃是耶和華日子的風聲； 勇士必痛痛地哭號。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The great day of the LORD is near, it is near, and hasteth greatly, even the voice of the day of the LORD: the mighty man shall cry there bitterly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:15  |  Zephaniah 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那日是忿怒的日子， 是急難困苦的日子， 是荒廢淒涼的日子， 是黑暗幽冥、密雲烏黑的日子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That day is a day of wrath, a day of trouble and distress, a day of wasteness and desolation, a day of darkness and gloominess, a day of clouds and thick darkness,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:16  |  Zephaniah 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>是吹角吶喊的日子， 要攻擊堅固城和高大的城樓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A day of the trumpet and alarm against the fenced cities, and against the high towers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,179 +4925,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:17  |  Zephaniah 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使災禍臨到人身上， 使他們行走如同瞎眼的， 因為得罪了我。 他們的血必倒出如灰塵； 他們的肉必拋棄如糞土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring distress upon men, that they shall walk like blind men, because they have sinned against the LORD: and their blood shall be poured out as dust, and their flesh as the dung.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:18  |  Zephaniah 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶和華發怒的日子， 他們的金銀不能救他們； 他的忿怒如火必燒滅全地， 毀滅這地的一切居民，而且大大毀滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither their silver nor their gold shall be able to deliver them in the day of the LORD’s wrath; but the whole land shall be devoured by the fire of his jealousy: for he shall make even a speedy riddance of all them that dwell in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,179 +5233,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:1  |  Zephaniah 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當猶大王亞們的兒子約西亞在位的時候，耶和華的話臨到希西家的玄孫，亞瑪利雅的曾孫，基大利的孫子，古示的兒子西番雅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The word of the LORD which came unto Zephaniah the son of Cushi, the son of Gedaliah, the son of Amariah, the son of Hizkiah, in the days of Josiah the son of Amon, king of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:2  |  Zephaniah 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 我必從地上除滅萬類。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will utterly consume all things from off the land, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,179 +5541,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:3  |  Zephaniah 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必除滅人和牲畜， 與空中的鳥、海裏的魚， 以及絆腳石和惡人； 我必將人從地上剪除。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will consume man and beast; I will consume the fowls of the heaven, and the fishes of the sea, and the stumblingblocks with the wicked; and I will cut off man from off the land, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6185,179 +5695,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:4  |  Zephaniah 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必伸手攻擊猶大 和耶路撒冷的一切居民， 也必從這地方剪除所剩下的巴力， 並基瑪林的名和祭司，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also stretch out mine hand upon Judah, and upon all the inhabitants of Jerusalem; and I will cut off the remnant of Baal from this place, and the name of the Chemarims with the priests;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:5  |  Zephaniah 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與那些在房頂上敬拜天上萬象的， 並那些敬拜耶和華指着他起誓， 又指着瑪勒堪起誓的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And them that worship the host of heaven upon the housetops; and them that worship and that swear by the LORD, and that swear by Malcham;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:6  |  Zephaniah 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>與那些轉去不跟從耶和華的， 和不尋求耶和華也不訪問他的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And them that are turned back from the LORD; and those that have not sought the LORD, nor enquired for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:7  |  Zephaniah 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要在主耶和華面前靜默無聲， 因為耶和華的日子快到。 耶和華已經預備祭物， 將他的客分別為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hold thy peace at the presence of the Lord GOD: for the day of the LORD is at hand: for the LORD hath prepared a sacrifice, he hath bid his guests.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 1:8  |  Zephaniah 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了我－耶和華獻祭的日子， 必懲罰首領和王子， 並一切穿外邦衣服的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in the day of the LORD’s sacrifice, that I will punish the princes, and the king’s children, and all such as are clothed with strange apparel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>