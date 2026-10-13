--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -111,149 +111,149 @@
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda4f4cd708e2401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R53dce3632a9e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R900f65d96c7343a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R85c403c6d1c94448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b197b9358734dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R153807b2fc124dc0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R04e7d4934e10458f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4d8611e6a064247"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R70a5a16861ea4199"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R270d30145ddb4d21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc680f5b463a6494b"/>
-[...55 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R503ccdc0dc1248ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2895cc8cd8114143"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd2ebe16708164a65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4cb9c043d7fb4818"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R70627424719d4036"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R688af0e20c4c4444"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raaff279e04f34c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R093413796e234458"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra03eb0b1c19343e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rccb600ba2d6f4466"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rdcb1e4c3d7794985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2f5389805e3e48af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra118b95567694d9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Reacf0a9acfd04683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9a749171d65b4758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb21a6bccd95e4f1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8c369d259f464c96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra2235524a9a049ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd5eb7274b92b435a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2c48eaa824b446e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raec61503abca40f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd40780a3d18c44e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra2e99264ee544991"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb5fb92654e2f4f06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra9106174830643ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R05d92e43cdc74c0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rdb13677ee75e448f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R39af8b4fccf74f99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R235b634a19234f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rfb90e174ed064b10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rb82da4913e0940d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rc223aa1fa8024690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf58e4d3b1a234be3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R6ce7b628bc9d4b8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R002233954754403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R3a935b212ea3485a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R96f876b5c853442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R4079bda1c9a74ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rc79efd2bc7a843f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rfc710bea4a6d41d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R9887ef10544c4cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R0cce70ae822f4c50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Ra1a0b55f52dc4fe5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Ra67486a473da41e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Rb80e4741e7074d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R0ca605dc1fa94b91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Radc02ad78fa24872"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rf9b38234647c4284"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Ra8ac49b40a7c454a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R7813e50bd9954bd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="Re05b1dbb7fbe4503"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R69becbb26f7d4998"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R95fd4a9432d34d3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Rc6ca0e5a85b34f83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="Rfeaa920aba544696"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="Rfb5fda0881c4476f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="Rb7a298973ae14f3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R7321dc9e03ee40c4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R32126724eb7042d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04e7d4934e10458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70a5a16861ea4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R601010f9b0374892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re04069e74a3542d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc680f5b463a6494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R901169b8b3de4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R537e1634b9e64f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8948fcae92c24d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb7eb9d81d04c4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R99901d0d47414e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9babe920a4604f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8fec925804884683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3dd7e2b9de6d4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd002a265421f4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde6078a37c2f40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2d4d5f6dd04c45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R972e8cd11e5548d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd48a462092574622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R07cdb29623f84aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R81fd40ad0c8c46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8d6d30cfc35a49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4eb66ee272444fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b361a48303e4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R09b8cd02a26b491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ref079be0b1cb460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rcca0a52de2f84b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3c1d14f953694e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5c22fb2c82ac49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2f02e5f421cc4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Reebfdfc377af4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd8828e1da50141ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R75e09a7a259c4e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf5c1a877fa174236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7a2978c3ee934c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R93e539dfb154412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbb85591a4cc54b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf902dd17958d45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2bef7ad9c6064759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R19fe8820806c4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R45b9dc7b0f5140bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R14fb5a47e1c9437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Radcfee37f6144b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd8fa4c5724b14682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R54e237f718234a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R5044e07cffbc4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rd2b869298d4b4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R57b27d0ee5574ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Re8c837bc7d994a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R79b79f9ab6234c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra1fa9579da4c4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rc37714bb18004085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rc2d3a49c31184c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R0d36715959b34c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R15496e0a430847df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R7ecbd0d1a74d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rf22c68c56eb94b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R67824e5640394209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Re3814fb703ae4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R5a4fe41f33ee49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R5bebde1d8fc345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R503ccdc0dc1248ea" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra0e409adafa04cd1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf3d29ab93f664652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4d8611e6a064247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R270d30145ddb4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R621b81ce76884fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb503525d4b3c4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2895cc8cd8114143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd2ebe16708164a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4cb9c043d7fb4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70627424719d4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R688af0e20c4c4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raaff279e04f34c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R093413796e234458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra03eb0b1c19343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rccb600ba2d6f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdcb1e4c3d7794985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2f5389805e3e48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra118b95567694d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reacf0a9acfd04683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9a749171d65b4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb21a6bccd95e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8c369d259f464c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra2235524a9a049ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd5eb7274b92b435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2c48eaa824b446e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raec61503abca40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd40780a3d18c44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra2e99264ee544991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb5fb92654e2f4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra9106174830643ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R05d92e43cdc74c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdb13677ee75e448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R39af8b4fccf74f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R235b634a19234f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfb90e174ed064b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb82da4913e0940d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc223aa1fa8024690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf58e4d3b1a234be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6ce7b628bc9d4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R002233954754403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3a935b212ea3485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R96f876b5c853442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R4079bda1c9a74ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc79efd2bc7a843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rfc710bea4a6d41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R9887ef10544c4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R0cce70ae822f4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ra1a0b55f52dc4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Ra67486a473da41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rb80e4741e7074d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0ca605dc1fa94b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Radc02ad78fa24872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rf9b38234647c4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Ra8ac49b40a7c454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R7813e50bd9954bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Re05b1dbb7fbe4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R69becbb26f7d4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R95fd4a9432d34d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rc6ca0e5a85b34f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rfeaa920aba544696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="Rfb5fda0881c4476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rb7a298973ae14f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R7321dc9e03ee40c4" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbaf09d63a2c44d02" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -457,219 +457,219 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra9c606fe6cbc4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4501bd142199452b" /></Relationships>
-[...167 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf95002b9eef3421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8cbf6604645a4486" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2dd1b3f247ca4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dd1b435ff5e41a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc4321a5a16a348c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc02d8dec873a49a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R62267f5e80ad4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra554a90e2c2c4c09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re250924b23e742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb29e3d49109b4012" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0c1badf1411d4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26760bb27f4d49c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reba9e24f40c344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1df8140424fc4be2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4e3699f4b4b241de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc4841b2d36b4125" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78b04fa7fb994584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5886197d357c4b21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R05c1d3602d014573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R122e2bd7eae2460c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb75c4e08301740e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5af3305ad6e439b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7ce9951f0fcb4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb3bb76a62d94d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7230bcc52ea84cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd411eceef72f4131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R871d726940b34611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2146f0ff2bf46b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R21fd2db8608a405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b1173bc5db44327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc02b49fae0c54896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e1d7495503a4e89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbc82a6d0b67042e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae9c8bbdf3484949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb7e4a0ddf96f404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dda02250f4441e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R04f8bcf431ba493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R842a970ed8004f42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R03ae79558a044999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7b3df93b13c411b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra9156d110d36423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69c0661c49a84932" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Reea356cbcb0446ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31f6b59a76634d1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc27ffc5a26ca41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c2ac7c74dfe462e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf92dcd537cbd469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e68e7be26c545db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3b702b64f699474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b3ff57e489b4254" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R61d1b926b10b47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fe79e8a20594e45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7251b5b752bc4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re75c50de25ff4f5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8a0f1b452b97481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R466f1e89e4f94fe8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra0e30ccca086488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00e1ce3303a44fbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R28688dc83f054dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R960ab0e726e34d52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R56ef41fa834f4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8af9c113d83474f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R28fa01a6d8e14a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3af7d1793244f38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R2028dba63cf74c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf698845a93764d44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R6629577243324f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R028c497d618b45a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R30f0d604570c4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f856a7429664970" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R1b0acfcfc60a4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R795db1e96d764aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbd6326b7d0974166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3adb4eecb3844e00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rba51561a11fc409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a3236219b02428e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re1f2f945c64b494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0822b2a6e7c4960" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Radf74f8ee6314852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140ca4aced354bfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rf7ebd0341ed34477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca2ab909e5eb4baf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R0f8d630172694888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb58755ffa80344ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rb99d87a9264b44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9565a6c89604c0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R7e1e81518c184712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d9cf90fb03b4ffb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rb6f4fc82b7134233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c5ba7eb4bf4c81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rce160f051d1a4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refb487bb6c5447a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R83ec50752a7a4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6feb330bc104197" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R28683a5877c6492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra05797eaba554f66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R9bacaa6f73e34ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88e77e344f584e6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R3c8000a818ee4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd5c4be269ae4ec6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R99474dc5f7484b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R150529619d7741a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="Rf1806e98471f4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c235b4d7457476a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rc0a48229bb74436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc2f650edab24391" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="Ra1cf35198abb452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1991a66fd7244dc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab7c4187a72047e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R191114f2daf24c2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R578273016fbb4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc54c778f19704dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1920f6a4831d457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9a064c0038342ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rff694268802d47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R328d678adf8a4f40" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -6043,100 +6043,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8d17e4b871734b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5fbbb0df858847e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R835accc7bca84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R967acb7449a94961" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e51536d8ea0477e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00a6618b46614785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf263dbc661304faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf67ba3d94beb41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf735946c3e4645de" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4ba8151233f4700" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5fbbb0df858847e3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf263dbc661304faf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R835accc7bca84b97"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf67ba3d94beb41ff"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -7162,116 +7162,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R967acb7449a94961"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf735946c3e4645de"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R80b2faba22264db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6de5fda8be94d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a86c6add37e4d8a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9ae384679f404160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb62b43ade9e1438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R315831459e4d4d4b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6de5fda8be94d69"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5a86c6add37e4d8a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb62b43ade9e1438a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R315831459e4d4d4b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7335,219 +7335,219 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R398e7a4065214176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R38f34622873b4ab5" /></Relationships>
-[...167 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R324c940679ab4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R78997ffbca6f4fd9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2e7624072564dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re51bd530558b4abf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c9c7bb221344a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rac05466e629043e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R391998cc188d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7608cde6fd814590" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0864ba75dd0a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6547c5ecb85a43df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69bd15ff062645bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra5a7d11e7359492d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb47c734e11204736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8124a082c48c422b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccfb2fb03db34d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra53757dc75364eb6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf105f02c105a42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7346999b29954be1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00cc323f9a994ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb8a9498e9ad74e64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77f87490fa3240e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3eba1fe5794b4bd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35d37665d40847ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc39f052a50f54432" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c59138bd0494dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rfc9c7980f289441f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a71c87c2346473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R22659a9854da442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R545e7e64067c49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R032cdf2158d448a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recdf2a862bcc4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra4c0c80eba2d42c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a6f84d7d9b84eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Ree92050efc3a44d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82eff6a754814dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R78240c59b2d54f17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09cb9bf9493a4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Re69958dfa42d49f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e3461fe1dc6447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra3e7f0d90aba4f85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f0e1a065107443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rfc666561a35a40f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51b5a726ddfe43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R8f833bcd97254136" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0bf3177011c4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R1e3f351a48f04102" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R290536bd7a0e4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0fcf05823d3e4aab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f3e51287fdd4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R34bc0d63ee4d4438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12f2e19d6b2d4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R842ecf054b6c4396" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1848dc9247c04a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R58dbc09fb72141c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e9db4e614134485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R5281956a87c94702" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9696bb2535704950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R05f4b208fa094648" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e0d893f31534131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R6147aa0f0ce642e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe528aa2a90d4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R7bd1ee05749c4a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c755cbbfffc4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R471f56ef8a494977" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb195aacb87e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R78063d103ac74377" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84c93fece95f4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R1808ce8255ec41d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R661103c9a7ba4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R76ef80b50db3460c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21f9892ccc284239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R53e0e351e71647dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf15c372afb47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Rfd1c385cf9f64cb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679183a98b27400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Rddd6a67a2276453b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b05cb4d9186415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Rfc205235adc041a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03c7f033c0074fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R56dbcb6154a44ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78f7862665954868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rab6c25c634e24dc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R782877cf065f4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R23995f4a53a64330" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6103168b4254ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Rcb4aaa9ce6564fcd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree9c09992c8e4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R937a90a278d94bf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6147e3d22624d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R478d89f2202d42ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4904ceaea464d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfc26b155e82a4b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73ec973881d9452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R15fb6778683b456c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cc57a9741094166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R5f51f611d6274b73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f7d4e1116f04749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R66ab282442914b66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ae98303e7334239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Ra213ecbbfa684143" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96fcb232c9654915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="Rd04f07d9965f4643" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R290cb06b26f24bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="Rf25468d9553d410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca22a87becae4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="R55e95145fc8641e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9b96d8dc5c24df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="Ra7bf732ce620442b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52478194acc649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R76319b89176a4bd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6268605dbf7e4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7becffdd73a7408a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra44fd2294b814df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R62305a4a970f4c99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re52ccbef3a9d406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2c66eb4b53c344b0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7565,65 +7565,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7641,183 +7645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:9  |  Luke 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是問他許多的話，耶穌卻一言不答。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he questioned with him in many words; but he answered him nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:10  |  Luke 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長和文士都站着，極力地告他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief priests and scribes stood and vehemently accused him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:11  |  Luke 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希律和他的兵丁就藐視耶穌，戲弄他，給他穿上華麗衣服，把他送回彼拉多那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Herod with his men of war set him at nought, and mocked him, and arrayed him in a gorgeous robe, and sent him again to Pilate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +8107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:12  |  Luke 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前希律和彼拉多彼此有仇，在那一天就成了朋友。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the same day Pilate and Herod were made friends together: for before they were at enmity between themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +8261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:13  |  Luke 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多傳齊了祭司長和官府並百姓，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate, when he had called together the chief priests and the rulers and the people,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,179 +8415,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:14  |  Luke 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就對他們說：「你們解這人到我這裏，說他是誘惑百姓的。看哪，我也曾將你們告他的事，在你們面前審問他，並沒有查出他甚麼罪來；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Said unto them, Ye have brought this man unto me, as one that perverteth the people: and, behold, I, having examined him before you, have found no fault in this man touching those things whereof ye accuse him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8793,183 +8569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:15  |  Luke 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是希律也是如此，所以把他送回來。可見他沒有做甚麼該死的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No, nor yet Herod: for I sent you to him; and, lo, nothing worthy of death is done unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:16  |  Luke 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，我要責打他，把他釋放了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will therefore chastise him, and release him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:17  |  Luke 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）故此，我要責打他，把他釋放了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For of necessity he must release one unto them at the feast.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +9031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:18  |  Luke 23:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人卻一齊喊着說：「除掉這個人！釋放巴拉巴給我們！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they cried out all at once, saying, Away with this man, and release unto us Barabbas:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +9185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:1  |  Luke 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都起來，把耶穌解到彼拉多面前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the whole multitude of them arose, and led him unto Pilate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +9339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:19  |  Luke 23:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這巴拉巴是因在城裏作亂殺人，下在監裏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(Who for a certain sedition made in the city, and for murder, was cast into prison.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +9493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:20  |  Luke 23:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多願意釋放耶穌，就又勸解他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pilate therefore, willing to release Jesus, spake again to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:21  |  Luke 23:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無奈他們喊着說：「釘他十字架！釘他十字架！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they cried, saying, Crucify him, crucify him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:22  |  Luke 23:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多第三次對他們說：「為甚麼呢？這人做了甚麼惡事呢？我並沒有查出他甚麼該死的罪來。所以，我要責打他，把他釋放了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them the third time, Why, what evil hath he done? I have found no cause of death in him: I will therefore chastise him, and let him go.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:23  |  Luke 23:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們大聲催逼彼拉多，求他把耶穌釘在十字架上。他們的聲音就得了勝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were instant with loud voices, requiring that he might be crucified. And the voices of them and of the chief priests prevailed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +10109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:24  |  Luke 23:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多這才照他們所求的定案，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate gave sentence that it should be as they required.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +10263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:25  |  Luke 23:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把他們所求的那作亂殺人、下在監裏的釋放了，把耶穌交給他們，任憑他們的意思行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he released unto them him that for sedition and murder was cast into prison, whom they had desired; but he delivered Jesus to their will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +10417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:26  |  Luke 23:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帶耶穌去的時候，有一個古利奈人西門，從鄉下來；他們就抓住他，把十字架擱在他身上，叫他背着跟隨耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they led him away, they laid hold upon one Simon, a Cyrenian, coming out of the country, and on him they laid the cross, that he might bear it after Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11289,183 +10571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:27  |  Luke 23:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多百姓跟隨耶穌，內中有好些婦女；婦女們為他號咷痛哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there followed him a great company of people, and of women, which also bewailed and lamented him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11481,183 +10725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:28  |  Luke 23:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌轉身對她們說：「耶路撒冷的女子，不要為我哭，當為自己和自己的兒女哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus turning unto them said, Daughters of Jerusalem, weep not for me, but weep for yourselves, and for your children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11673,183 +10879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:2  |  Luke 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就告他說：「我們見這人誘惑國民，禁止納稅給凱撒，並說自己是基督，是王。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they began to accuse him, saying, We found this fellow perverting the nation, and forbidding to give tribute to Cæsar, saying that he himself is Christ a King.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11865,183 +11033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:29  |  Luke 23:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為日子要到，人必說：『不生育的，和未曾懷胎的，未曾乳養嬰孩的，有福了！』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, the days are coming, in the which they shall say, Blessed are the barren, and the wombs that never bare, and the paps which never gave suck.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12057,183 +11187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:30  |  Luke 23:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，人要向大山說： 倒在我們身上！ 向小山說： 遮蓋我們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall they begin to say to the mountains, Fall on us; and to the hills, Cover us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12249,183 +11341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:31  |  Luke 23:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這些事既行在有汁水的樹上，那枯乾的樹將來怎麼樣呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if they do these things in a green tree, what shall be done in the dry?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12441,183 +11495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:32  |  Luke 23:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有兩個犯人，和耶穌一同帶來處死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were also two other, malefactors, led with him to be put to death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12633,183 +11649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:33  |  Luke 23:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了一個地方，名叫「髑髏地」，就在那裏把耶穌釘在十字架上，又釘了兩個犯人：一個在左邊，一個在右邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were come to the place, which is called Calvary, there they crucified him, and the malefactors, one on the right hand, and the other on the left.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12825,183 +11803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:34  |  Luke 23:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下耶穌說：「父啊！赦免他們；因為他們所做的，他們不曉得。」[兵丁]就拈鬮分他的衣服。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus, Father, forgive them; for they know not what they do. And they parted his raiment, and cast lots.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13017,183 +11957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:35  |  Luke 23:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百姓站在那裏觀看。官府也嗤笑他，說：「他救了別人；他若是基督，神所揀選的，可以救自己吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the people stood beholding. And the rulers also with them derided him, saying, He saved others; let him save himself, if he be Christ, the chosen of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13209,183 +12111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:36  |  Luke 23:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兵丁也戲弄他，上前拿醋送給他喝，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the soldiers also mocked him, coming to him, and offering him vinegar,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13401,183 +12265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:37  |  Luke 23:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「你若是猶太人的王，可以救自己吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, If thou be the king of the Jews, save thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13593,183 +12419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:38  |  Luke 23:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶穌以上有一個牌子寫着：「這是猶太人的王。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a superscription also was written over him in letters of Greek, and Latin, and Hebrew, THIS IS THE KING OF THE JEWS.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13785,183 +12573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:3  |  Luke 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多問耶穌說：「你是猶太人的王嗎？」耶穌回答說：「你說的是。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pilate asked him, saying, Art thou the King of the Jews? And he answered him and said, Thou sayest it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13977,183 +12727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:39  |  Luke 23:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那同釘的兩個犯人有一個譏笑他，說：「你不是基督嗎？可以救自己和我們吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one of the malefactors which were hanged railed on him, saying, If thou be Christ, save thyself and us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14169,183 +12881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:40  |  Luke 23:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那一個就應聲責備他，說：「你既是一樣受刑的，還不怕神嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the other answering rebuked him, saying, Dost not thou fear God, seeing thou art in the same condemnation?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14361,183 +13035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:41  |  Luke 23:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們是應該的，因我們所受的與我們所做的相稱，但這個人沒有做過一件不好的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we indeed justly; for we receive the due reward of our deeds: but this man hath done nothing amiss.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14553,183 +13189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:42  |  Luke 23:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就說：「耶穌啊，你得國降臨的時候，求你記念我！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto Jesus, Lord, remember me when thou comest into thy kingdom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14745,183 +13343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:43  |  Luke 23:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「我實在告訴你，今日你要同我在樂園裏了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said unto him, Verily I say unto thee, To day shalt thou be with me in paradise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14937,183 +13497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:44  |  Luke 23:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時約有午正，遍地都黑暗了，直到申初，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was about the sixth hour, and there was a darkness over all the earth until the ninth hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15129,183 +13651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:45  |  Luke 23:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭變黑了；殿裏的幔子從當中裂為兩半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sun was darkened, and the veil of the temple was rent in the midst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15321,183 +13805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:46  |  Luke 23:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌大聲喊着說：「父啊！我將我的靈魂交在你手裏。」說了這話，氣就斷了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Jesus had cried with a loud voice, he said, Father, into thy hands I commend my spirit: and having said thus, he gave up the ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15513,183 +13959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:47  |  Luke 23:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百夫長看見所成的事，就歸榮耀與神，說：「這真是個義人！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when the centurion saw what was done, he glorified God, saying, Certainly this was a righteous man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15705,183 +14113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:48  |  Luke 23:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聚集觀看的眾人見了這所成的事都捶着胸回去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the people that came together to that sight, beholding the things which were done, smote their breasts, and returned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15897,183 +14267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:4  |  Luke 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多對祭司長和眾人說：「我查不出這人有甚麼罪來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Pilate to the chief priests and to the people, I find no fault in this man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16089,183 +14421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:49  |  Luke 23:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有一切與耶穌熟識的人，和從加利利跟着他來的婦女們，都遠遠地站着看這些事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all his acquaintance, and the women that followed him from Galilee, stood afar off, beholding these things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16281,183 +14575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:50  |  Luke 23:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個人名叫約瑟，是個議士，為人善良公義；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, there was a man named Joseph, a counsellor; and he was a good man, and a just:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16473,183 +14729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:51  |  Luke 23:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人所謀所為，他並沒有附從。他本是猶太、亞利馬太城裏素常盼望神國的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(The same had not consented to the counsel and deed of them;) he was of Arimathæa, a city of the Jews: who also himself waited for the kingdom of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16665,183 +14883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:52  |  Luke 23:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人去見彼拉多，求耶穌的身體，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This man went unto Pilate, and begged the body of Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16857,183 +15037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:53  |  Luke 23:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就取下來，用細麻布裹好，安放在石頭鑿成的墳墓裏；那裏頭從來沒有葬過人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took it down, and wrapped it in linen, and laid it in a sepulchre that was hewn in stone, wherein never man before was laid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17049,183 +15191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:54  |  Luke 23:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那日是預備日，安息日也快到了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that day was the preparation, and the sabbath drew on.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17241,183 +15345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:55  |  Luke 23:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些從加利利和耶穌同來的婦女跟在後面，看見了墳墓和他的身體怎樣安放。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the women also, which came with him from Galilee, followed after, and beheld the sepulchre, and how his body was laid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17433,183 +15499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:56  |  Luke 23:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們就回去，預備了香料香膏。她們在安息日，便遵着誡命安息了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they returned, and prepared spices and ointments; and rested the sabbath day according to the commandment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17625,183 +15653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:5  |  Luke 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他們越發極力地說：「他煽惑百姓，在猶太遍地傳道，從加利利起，直到這裏了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were the more fierce, saying, He stirreth up the people, teaching throughout all Jewry, beginning from Galilee to this place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17817,183 +15807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:6  |  Luke 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼拉多一聽見，就問：「這人是加利利人嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Pilate heard of Galilee, he asked whether the man were a Galilæan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18009,183 +15961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:7  |  Luke 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既曉得耶穌屬希律所管，就把他送到希律那裏去。那時希律正在耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as soon as he knew that he belonged unto Herod’s jurisdiction, he sent him to Herod, who himself also was at Jerusalem at that time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18201,179 +16115,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 23:8  |  Luke 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希律看見耶穌，就很歡喜；因為聽見過他的事，久已想要見他，並且指望看他行一件神蹟，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Herod saw Jesus, he was exceeding glad: for he was desirous to see him of a long season, because he had heard many things of him; and he hoped to have seen some miracle done by him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>