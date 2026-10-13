--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R889a36c144aa46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8259506ea8084bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re7265d9c1fcd4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R12f597ba6d8b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R24b50d0a61924454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5467558040184353" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R46959a516e7240a5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd636712feaf34940"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rde472c971f194f09"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2076394c08c64461"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R03afa5f6dadd4de5"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rdb57198d86734bc6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9a60634fda7f4e23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6632017c58a542c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7b2ff8f334714263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R15e549c7b90d495c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8a76249ebd4344bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R55ae9ec57d304be5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6947c93e380b4655"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R337038cf30ae4100"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6417b282dfff4799"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rab2c0acd613e4063"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5a1b7662255b4fb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R04772f1ce7b64a2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9f99f9199fee460d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R22d022ada0624d92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R6bcf3bb356204bc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9c0db5774f1b4675"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R612931c80d8649ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1097e5ecb8fb4762"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R68578a1947b843e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra1036586c14e4708"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7a33ab9ddc1a44bd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcf6209acc6fd4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46959a516e7240a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde472c971f194f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdd269b7d3e9943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R73231543781f4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03afa5f6dadd4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5da13c70e2f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd58be6cf10e042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf04b921a6bff4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R83ec795dc38a401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc3fbd2e8ef7a41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4e8436d7abc349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfb31df1d59d24d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R59f08ee9c7c14e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3ad93ba13fbd4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9d80936e13fa444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R72ebc88a23a943ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R604eb52d47ab4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R58f566b51c174d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb1fcd0fa4ac54acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfe502f0461b2442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re72d5180ce664fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ref847dce40434ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R24770c6d904d45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R633ca95661bb4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rdb57198d86734bc6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R570761c4c74e42f7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R52ee5b2ac02f4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd636712feaf34940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2076394c08c64461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc1d808ce0d204dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9d370054b9e0497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a60634fda7f4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6632017c58a542c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b2ff8f334714263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15e549c7b90d495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8a76249ebd4344bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R55ae9ec57d304be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6947c93e380b4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R337038cf30ae4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6417b282dfff4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rab2c0acd613e4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5a1b7662255b4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R04772f1ce7b64a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9f99f9199fee460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R22d022ada0624d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6bcf3bb356204bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9c0db5774f1b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R612931c80d8649ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1097e5ecb8fb4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R68578a1947b843e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra1036586c14e4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7a33ab9ddc1a44bd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R713079e0d7c34077" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6b4ab4832579417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4efe5025f78b4f99" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf242d933f6f49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re44b19fadcb145c6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R529c3edf15e44ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b3627fe230b4bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R07162f1cef6d46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf898d93be48746e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R38038888b9b14846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81e6beba325747b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R401fd01262cc4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ff35d8fd34e413a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R61c9ff70a4d94d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9a1e04f420b4b7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfcb053217e3a4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66f701220ac847ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6fe8f59ec65d4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc666e72930d94bf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ed50118fea0484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd7e7453e8ec40ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R23eddf340a444ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9954102227ea45bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2e1acc1fc59a4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R376dc7cb03b944cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9aa57eb5173b4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0c98baa31a0443c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9a7aff2278d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc07f52d883514084" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4e305d8bb6824c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8de6419d72d45f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfd2723f893764b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f44e06abcf94d2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R85f02dc0b50642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ff16aef673c4286" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R20fbd7e3fb114888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d1a50fbb2364bc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re01a64b790424b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra550bfaa5b764991" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R990c36da28164d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3711cb0e34d4c9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R04681cce42d24f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dc4b9d3adc64110" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R727361332ea64220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf04f152f40a047b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra6625c347ebe4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd946396b5a6e44fd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a2ae95b641e4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfdd0fa48717947c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1f40acfbe05f4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8b28b6ecb35e440e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf965d470e6b744ea" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb971a7e206041ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R40b6629824244780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6716a35f9bee473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R21e15a5cde684f0e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77eb084684a44fae" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdd0fa48717947c3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40b6629824244780"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f40acfbe05f4af0"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6716a35f9bee473d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8b28b6ecb35e440e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R21e15a5cde684f0e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rebb58660288c4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf5250368d4af45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32f8a61a85cd49ff" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1d2377f1212545f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R82fefc853e314584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R730e9fd7eeac4858" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf5250368d4af45dc"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R32f8a61a85cd49ff"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R82fefc853e314584"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R730e9fd7eeac4858"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re725529fec5e48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R36316042b3fa4185" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77a3835d051b465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ree8d0d6ad7874d2c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c7cd1b7b12c43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R03ea7cdb0abd45a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c4069ce090e40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R892e085fbbb24ab5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f2d0ffca0dd4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re7ec7d9b0fbf48be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R134749817a644f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R41bc0fd008fd4854" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f06be218dcc48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcc8a5437c5014bad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48af4a1db1704b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rba52cf00d0464ee4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re352bfb48bed4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rff1c4919ec6f4766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dba336c57e44bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R559b16e41b5f4ae3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde390923a0c8485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4b9e957537bc43f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30e6123d1b6a42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R72143012e7ca4435" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R292c15ff453248b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf39fd497a33c4e2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R027ca11520c649b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra6632e7a0f274fac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd49789c7b79e49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rcc2bdbe9cc674275" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re561754560e645c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra75e9087a8494186" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf280958e3c534b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R83523c78d6c44928" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re26ec72b4f7e4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rdb39793263854d04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52024099824e4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb586f74d3634473e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b4d24ca6744894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd7f4a08af2c54c04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c80c4cbd2d4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re670642b0b4c47f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf62852696d474a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbc851ee7c1434dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba20f62db0204e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re39983a0a62a4dfe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zephaniah 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:9  |  Zephaniah 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我必使萬民用清潔的言語 好求告[我]－耶和華的名， 同心合意地事奉我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For then will I turn to the people a pure language, that they may all call upon the name of the LORD, to serve him with one consent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:10  |  Zephaniah 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祈禱我的，就是我所分散的民， 必從古實河外來，給我獻供物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From beyond the rivers of Ethiopia my suppliants, even the daughter of my dispersed, shall bring mine offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:11  |  Zephaniah 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，你必不因你一切得罪我的事自覺羞愧； 因為那時我必從你中間除掉矜誇高傲之輩， 你也不再於我的聖山狂傲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shalt thou not be ashamed for all thy doings, wherein thou hast transgressed against me: for then I will take away out of the midst of thee them that rejoice in thy pride, and thou shalt no more be haughty because of my holy mountain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:12  |  Zephaniah 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要在你中間留下困苦貧寒的民； 他們必投靠我－耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also leave in the midst of thee an afflicted and poor people, and they shall trust in the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,179 +4517,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:13  |  Zephaniah 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列所剩下的人必不作罪孽， 不說謊言，口中也沒有詭詐的舌頭； 而且吃喝躺臥，無人驚嚇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The remnant of Israel shall not do iniquity, nor speak lies; neither shall a deceitful tongue be found in their mouth: for they shall feed and lie down, and none shall make them afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:14  |  Zephaniah 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的民哪，應當歌唱！ 以色列啊，應當歡呼！ 耶路撒冷的民哪，應當滿心歡喜快樂！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sing, O daughter of Zion; shout, O Israel; be glad and rejoice with all the heart, O daughter of Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:15  |  Zephaniah 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華已經除去你的刑罰， 趕出你的仇敵。 以色列的王－耶和華在你中間； 你必不再懼怕災禍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath taken away thy judgments, he hath cast out thine enemy: the king of Israel, even the LORD, is in the midst of thee: thou shalt not see evil any more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:16  |  Zephaniah 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，必有話向耶路撒冷說： 不要懼怕！錫安哪； 不要手軟！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day it shall be said to Jerusalem, Fear thou not: and to Zion, Let not thine hands be slack.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:17  |  Zephaniah 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華－你的神是施行拯救、 大有能力的[主]。 他在你中間必因你歡欣喜樂， 默然愛你，且因你喜樂而歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD thy God in the midst of thee is mighty; he will save, he will rejoice over thee with joy; he will rest in his love, he will joy over thee with singing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:18  |  Zephaniah 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些屬你、為無大會愁煩、 因你擔當羞辱的，我必聚集他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will gather them that are sorrowful for the solemn assembly, who are of thee, to whom the reproach of it was a burden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:1  |  Zephaniah 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這悖逆、污穢、欺壓的城有禍了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to her that is filthy and polluted, to the oppressing city!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,179 +5595,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:19  |  Zephaniah 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我必罰辦一切苦待你的人， 又拯救你瘸腿的，聚集你被趕出的。 那些在全地受羞辱的， 我必使他們得稱讚，有名聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, at that time I will undo all that afflict thee: and I will save her that halteth, and gather her that was driven out; and I will get them praise and fame in every land where they have been put to shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6201,179 +5749,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:20  |  Zephaniah 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，我必領你們進來，聚集你們； 我使你們被擄之人歸回的時候， 就必使你們在地上的萬民中有名聲，得稱讚。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At that time will I bring you again, even in the time that I gather you: for I will make you a name and a praise among all people of the earth, when I turn back your captivity before your eyes, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:2  |  Zephaniah 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她不聽從命令，不領受訓誨， 不倚靠耶和華， 不親近她的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She obeyed not the voice; she received not correction; she trusted not in the LORD; she drew not near to her God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:3  |  Zephaniah 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她中間的首領是咆哮的獅子； 她的審判官是晚上的豺狼， 一點[食物]也不留到早晨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her princes within her are roaring lions; her judges are evening wolves; they gnaw not the bones till the morrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:4  |  Zephaniah 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她的先知是虛浮詭詐的人； 她的祭司褻瀆聖所， 強解律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Her prophets are light and treacherous persons: her priests have polluted the sanctuary, they have done violence to the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:5  |  Zephaniah 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在她中間是公義的， 斷不做非義的事， 每早晨顯明他的公義，無日不然； 只是不義的人不知羞恥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The just LORD is in the midst thereof; he will not do iniquity: every morning doth he bring his judgment to light, he faileth not; but the unjust knoweth no shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,179 +6519,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:6  |  Zephaniah 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－[耶和華]已經除滅列國的民； 他們的城樓毀壞。 我使他們的街道荒涼，以致無人經過； 他們的城邑毀滅，以致無人， 也無居民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have cut off the nations: their towers are desolate; I made their streets waste, that none passeth by: their cities are destroyed, so that there is no man, that there is none inhabitant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7353,179 +6673,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:7  |  Zephaniah 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說：你只要敬畏我，領受訓誨； 如此，你的住處不致照我所擬定的除滅。 只是你們從早起來就在一切事上敗壞自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said, Surely thou wilt fear me, thou wilt receive instruction; so their dwelling should not be cut off, howsoever I punished them: but they rose early, and corrupted all their doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西番雅書 3:8  |  Zephaniah 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：你們要等候我， 直到我興起擄掠的日子； 因為我已定意招聚列國，聚集列邦， 將我的惱怒－就是我的烈怒都傾在她們身上。 我的忿怒如火，必燒滅全地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore wait ye upon me, saith the LORD, until the day that I rise up to the prey: for my determination is to gather the nations, that I may assemble the kingdoms, to pour upon them mine indignation, even all my fierce anger: for all the earth shall be devoured with the fire of my jealousy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>