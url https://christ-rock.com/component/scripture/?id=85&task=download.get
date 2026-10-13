--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -105,146 +105,146 @@
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6f3a3bfcd75c4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re33b5820b3cb4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc25b1aeacd614162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbb2053c2fbec4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65b45482af894782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8f1b741a14ef4058" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R38ad1cb6b4e14072"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R328ada5250684683"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8937f03c1ad14808"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5633eff00e614651"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R00de38fee7ab4815"/>
-[...52 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R0557dbacbea146f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re8e6d3b0b6524ade"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcbe9f57ce74040b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R46b31be4c27e4b03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra21a768b417743bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R370fb215d8e54e4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd034275a788f4870"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra9e5cf411ba3444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R79aedc55bd0a4ca0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R46131a3433d24b87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0cad18cd21884791"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0ab2e50a4ea04dbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R638b971c2613471a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0c4817dfda194251"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra23abac6095b4d45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8af64019ccef4859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2d8b8e7c22404ce4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb34a54e09e3f4bb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2611d7098ac74e7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R647f10515619474e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc77e8b4820bf4f95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R82835e3368844121"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rad30e6bb075b4f5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R178079f1266b477e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd256d62030204b88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R253f2715556c4596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R495250e12e9a4385"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc2a827e987414e92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rbe302b99a0024386"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R28362886c5824cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R2cca53eb92004fe8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rff022cc8528e4722"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Re277509c842a4119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R59f2a28b0af94f2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rbf852b35fa2d47f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rff69338759a14980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R5a4e26304fa04883"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Re5f5994993aa4bf7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rc7e1897f44a640f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R316a96465a384ffd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rfb3e50b587924915"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R32b7abde5d704581"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Rb3f25638f2fd4022"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rc1a338f49efb4540"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Rc52eb8b29a684ba3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R0ba450377b08493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rf962a215ee904c74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rfb17d1a49be543c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rd54524a2ee5a4b6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R03f60694661a439e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R365a727279534473"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R371b6a416ff841aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R50db02efcbc5423a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Rc79f65fc5b884e2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R97a33cf1672b420c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1b9c34eebc074c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R38ad1cb6b4e14072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8937f03c1ad14808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7b9a10615af34fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb0b2a19232134c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R00de38fee7ab4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2ee486600dce4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rae8d6aa94e5a4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ff8f9da2cb84b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4ea9367522c74f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28b463233b7b4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf61f32477c26403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2c7415911faa4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rce94bb5831954278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8693595e431f43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd3c7301881d44cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re082f804e5cd4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra574cd2101a34590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra81a9432f4614a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R296a566af41e41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7a1aed1504a243ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdd4df1bfdef74d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb0d9f210371c4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re3cbeb5e393449d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R82622ec43a7f47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R716a3095d1bf416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8b0149da81664b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R580cc3c1ecf340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Reef84217ff1a4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R28718ee6f2a14aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R31103f1182af466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdb84d970d4274f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7f607ed09fb9442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re0861d5f9e744950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R30ec17b682f6482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1e929c2edb664725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd7f5061aec4c4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R0625ece0661e4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Reb3b2e3ab3bb438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3fd5af03b9ad4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R505b6867145a4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd53717871ea14b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R7094ccddb67c416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R7d52626e290245ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ra5da95cb9a22402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rab23ce494ec242b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R074e1895d91146ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R01a47ae382e84f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R89e33fe7503e4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rd22c73948910403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R2daab09a16cc482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rfd24ac8ff0a546b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rb211b9e59f4843f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R19d9b90e74a64ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R2ce8705ba7064e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R87d7547b939249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rd8cc95ab0c6d4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Re0f8f43ceba04fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R0557dbacbea146f0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Reaa69395af32475c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6bd1ff2be96b448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R328ada5250684683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5633eff00e614651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0572131fd2d3457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R65e64fca374e4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8e6d3b0b6524ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcbe9f57ce74040b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R46b31be4c27e4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra21a768b417743bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R370fb215d8e54e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd034275a788f4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra9e5cf411ba3444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R79aedc55bd0a4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R46131a3433d24b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0cad18cd21884791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0ab2e50a4ea04dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R638b971c2613471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0c4817dfda194251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra23abac6095b4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8af64019ccef4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2d8b8e7c22404ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb34a54e09e3f4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2611d7098ac74e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R647f10515619474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc77e8b4820bf4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R82835e3368844121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rad30e6bb075b4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R178079f1266b477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd256d62030204b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R253f2715556c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R495250e12e9a4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc2a827e987414e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbe302b99a0024386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R28362886c5824cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2cca53eb92004fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rff022cc8528e4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re277509c842a4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R59f2a28b0af94f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbf852b35fa2d47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rff69338759a14980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5a4e26304fa04883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re5f5994993aa4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc7e1897f44a640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R316a96465a384ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rfb3e50b587924915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R32b7abde5d704581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rb3f25638f2fd4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rc1a338f49efb4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rc52eb8b29a684ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0ba450377b08493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rf962a215ee904c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rfb17d1a49be543c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rd54524a2ee5a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R03f60694661a439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R365a727279534473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R371b6a416ff841aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R50db02efcbc5423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rc79f65fc5b884e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R97a33cf1672b420c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4f8c83ab17194e20" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -448,210 +448,210 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcf2c495f0d824b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R518deaacbd914d38" /></Relationships>
-[...158 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e2611a4690f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95291c032c874cde" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R58da59ef79884b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44428fbaa0114286" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3493b03d6dd049e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0561ac35563f4014" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf6d621c1179d4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R206fef04b310400d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R526c6ac358674692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R125e5f05bc3b4925" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb219d8a9200043d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9bc2bc9be284ed5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3bdbda551fd049ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f7eec5012974e11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R21d8bdbf309c4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf43451c830f347b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3f023c80109244cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0462cb8077fe4fe7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R47c418cd8f21437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf927c354aca245d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R612ecbc0d27142a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebd15978b51c45c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R149f0cc1223240be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaf10ffefd274021" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90d84ffbf3d64488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17c49b96ec124a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdbd61a7ea7e14a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e030d869e1d4671" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re760667af72d4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf64309040e74b37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9790cf5afe114062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9bebecd329c4446" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd49e4eb52de048e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1edbaf9a0b62490c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0cd862d751e24c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf76ff2f81b8d47a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1a15301201584a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R413413fb88f94dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9c4adac726f840d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd94eee9193a14ad9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R13f6bbeae993473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e453a4852644c65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R211e339b9e1f48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf065b05de4414ead" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7a95133d8ac544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16722ef32d2d4eee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0494cefb81534248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb504fd753c784cd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6d86aa97589a4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e317d201fbc4e86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc684a09ced224d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6e17fc1d0ba4aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra8c0ea7516d540fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbee01f6594e541b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R477d05330eff44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bcb9d193f2641c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rde79eccad8fa43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2e97515f6124884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3ec9bf1076444236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd1690173d174d0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R92248174474a454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd045079048a04e4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8ba6aef6dc244fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea9f064f50ea4c70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R17ede90a98da4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c302b67a6594d9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R8eb15f6540a04d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c651daa552d4f6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdc5f42af431f45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42a23332254e4b64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rf8e031ee484147e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3386619e8d647d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R308f79f3b71f4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e64c43d70734288" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rf68978972c1b4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eb70ba418c046b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R175d3f1ce0f84dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08922dd6a8444be9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R3a3b89145e7d48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36e13b81756044b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0d526e617b0a4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R755dbaaab6db4154" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rea87eea6012e42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R810ae6329c424295" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Re88fe1657da44876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64507f9c1a6c4de8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R984905fc9f90463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R216573d64c2f451a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rcf7cc5b7c89745db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9560a7d25df4ebd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R503d6545cafb4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bfd18186d254593" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rf169ceed62b74889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc260b434d499478b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Re63bf86aa2c84a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fbec192b26b4077" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R625b58ffab69491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f3d65b2712e414b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R49ba6d11189249a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7ee783c843540c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rb8eff9fa87c5488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20650a90f3684066" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21c5228aac134dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbed00c365cc54538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R42db44a9ddc24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2075621d4b514cb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R93a5fd6d25e44c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ca51ba16784a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R20fdb8ccf8a04020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R532a23cd531c467c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5740,100 +5740,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R766edf17c3c749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd9c6fed485bc44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdc56eb4889df4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc667a37aab14941" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89a649595b2c4091" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb2e26467a46d4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R69740121cdb64b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rafe96c2ff06e4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re5e5fcdb3b7d48ac" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c014a066cf947f2" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd9c6fed485bc44b8"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69740121cdb64b14"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc56eb4889df4339"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rafe96c2ff06e4071"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6859,116 +6859,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc667a37aab14941"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re5e5fcdb3b7d48ac"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R72c5b6671f3943e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad5e89119f914622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raac2ca7a8f964a60" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9e36d3e52fed4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R62c282d1a0ff4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb44d87ba99e84059" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rad5e89119f914622"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raac2ca7a8f964a60"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R62c282d1a0ff4f93"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb44d87ba99e84059"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7032,210 +7032,210 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf88612acfcb84439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R36b451f7367e4a65" /></Relationships>
-[...158 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28d0d567accf45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R883a3af2f0224eac" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85d2bff600ab4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3f22414e2c034e5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8baaca7fcdaa42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0ed3828f95a44b7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b2d56d31d2148e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R41770cea549c4a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f495bb5fc8248aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfa2d6f2bbabe4e0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R778deb265e2a4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbe98aa953ca846ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d26f991d54e448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R46878a4ccf574a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4095ad6243754e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7935345536554810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cf16672b4f44c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd6642916964b434f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52f71a5cd4b4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re3f25686e51b4899" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b232a86d0d24220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6f299542850f4616" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4276ea4d099445c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R22890d994e1d4421" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5b869397b3147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R588b1135cd17410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3d77f05c3144159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R844fc1b49d1e42b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70848b127aff4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R02bec5a99cf04d39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e82c8d348004512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R95bec628d5ea4172" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57a2bc370c4f452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5518d16cc0374fb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd60c757f9f864717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7a5cf6f9b1dc4112" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree4be0addc844274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R283d651adbb14ead" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b9857c4b238478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R1cb531d29d8945a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10d6529bb14041a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb00352bbccd24077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5fcab98db6d4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R863c720a321544ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec332b7f0a8848ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R94a8382c1ea14888" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R244bdb1d50ba48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rec79d59b278c469b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76255256030b4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4dae997c6da8436f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra262a183e19b4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd3b71174be664dbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0ed3883f13f4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R85ad6c3129fe4310" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcedbf6c09ffd462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R8fabf00863cf4949" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra96cb0cff11041ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R1133aa6cb1ff4714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e9f11464e7c4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Ra9f7d09a94854538" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1457f80e790c4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rf57420dc54d14082" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d21b81359e84dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rd01edaae452647c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cf67f9a328d40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rdd6042b29a844ea8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf94fce2d205e4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R0c814af59a8e4504" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26c2983c3b6a4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4bf34019b19743ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c7f15ddc2524038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rf9691c7b9ded4f0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d92fbdf367440a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R41474c7f05ac44ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R631ff87034c941eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R4ca48ed1e6e347fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fcb9f279e9e4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R1081140b29bb44cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7101745442924f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R151b20a838fa4f10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb89c265cd641433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Reaef51acf5e14f3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a4d1a9130df4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R0e3dbcc588af4dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddfd335e0cb5434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R999466f7861b4127" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8dc56b7acf9244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R9501c064230c432e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51e8e26c8d8f4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Ra1077502935242a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb28d903fa1b0488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc67cc9dfde6f4acc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dd25b20c75d4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R094ac6bce2034d30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R199a07ff73c84335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R877d53b0c47d455d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f48489f3a5f4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R122fe8e7cec34cdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43c127a766164d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="R7a12d55c2bf148d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc04b232d08bb47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="Rafa769443041464c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6b149e48de34492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re3c76dcd77dd4c6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5b8285770254c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdc44853569794a46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re29356c483e347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0340153557c247df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3905c83e4c694150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb66d588592724e87" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7253,65 +7253,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音第24章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke 24 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7329,183 +7333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:9  |  Luke 24:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便從墳墓那裏回去，把這一切的事告訴十一個使徒和其餘的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And returned from the sepulchre, and told all these things unto the eleven, and to all the rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +7487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:10  |  Luke 24:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那告訴使徒的就是抹大拉的馬利亞和約亞拿，並雅各的母親馬利亞，還有與她們在一處的婦女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It was Mary Magdalene, and Joanna, and Mary the mother of James, and other women that were with them, which told these things unto the apostles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:11  |  Luke 24:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們這些話，使徒以為是胡言，就不相信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their words seemed to them as idle tales, and they believed them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,179 +7795,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:12  |  Luke 24:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得起來，跑到墳墓前，低頭往裏看，見細麻布獨在一處，就回去了，心裏希奇所成的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then arose Peter, and ran unto the sepulchre; and stooping down, he beheld the linen clothes laid by themselves, and departed, wondering in himself at that which was come to pass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8097,183 +7949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:13  |  Luke 24:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正當那日，門徒中有兩個人往一個村子去；這村子名叫以馬忤斯，離耶路撒冷約有二十五里。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, two of them went that same day to a village called Emmaus, which was from Jerusalem about threescore furlongs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +8103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:14  |  Luke 24:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此談論所遇見的這一切事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they talked together of all these things which had happened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +8257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:15  |  Luke 24:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正談論相問的時候，耶穌親自就近他們，和他們同行；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that, while they communed together and reasoned, Jesus himself drew near, and went with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +8411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:16  |  Luke 24:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是他們的眼睛迷糊了，不認識他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But their eyes were holden that they should not know him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:17  |  Luke 24:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「你們走路彼此談論的是甚麼事呢？」他們就站住，臉上帶着愁容。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, What manner of communications are these that ye have one to another, as ye walk, and are sad?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,179 +8719,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:18  |  Luke 24:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人中有一個名叫革流巴的回答說：「你在耶路撒冷作客，還不知道這幾天在那裏所出的事嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the one of them, whose name was Cleopas, answering said unto him, Art thou only a stranger in Jerusalem, and hast not known the things which are come to pass there in these days?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9249,183 +8873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:1  |  Luke 24:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七日的頭一日，黎明的時候，那些婦女帶着所預備的香料來到墳墓前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now upon the first day of the week, very early in the morning, they came unto the sepulchre, bringing the spices which they had prepared, and certain others with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +9027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:19  |  Luke 24:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「甚麼事呢？」他們說：「就是拿撒勒人耶穌的事。他是個先知，在神和眾百姓面前，說話行事都有大能。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, What things? And they said unto him, Concerning Jesus of Nazareth, which was a prophet mighty in deed and word before God and all the people:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +9181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:20  |  Luke 24:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司長和我們的官府竟把他解去，定了死罪，釘在十字架上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And how the chief priests and our rulers delivered him to be condemned to death, and have crucified him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +9335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:21  |  Luke 24:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們素來所盼望、要贖以色列民的就是他！不但如此，而且這事成就，現在已經三天了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we trusted that it had been he which should have redeemed Israel: and beside all this, to day is the third day since these things were done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +9489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:22  |  Luke 24:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再者，我們中間有幾個婦女使我們驚奇；她們清早到了墳墓那裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, and certain women also of our company made us astonished, which were early at the sepulchre;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9643,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:23  |  Luke 24:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不見他的身體，就回來告訴我們，說看見了天使顯現，說他活了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they found not his body, they came, saying, that they had also seen a vision of angels, which said that he was alive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10401,183 +9797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:24  |  Luke 24:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有我們的幾個人往墳墓那裏去，所遇見的正如婦女們所說的，只是沒有看見他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And certain of them which were with us went to the sepulchre, and found it even so as the women had said: but him they saw not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10593,183 +9951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:25  |  Luke 24:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「無知的人哪，先知所說的一切話，你們的心信得太遲鈍了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he said unto them, O fools, and slow of heart to believe all that the prophets have spoken:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10785,183 +10105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:26  |  Luke 24:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督這樣受害，又進入他的榮耀，豈不是應當的嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ought not Christ to have suffered these things, and to enter into his glory?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10977,183 +10259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:27  |  Luke 24:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是從摩西和眾先知起，凡經上所指着自己的話都給他們講解明白了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And beginning at Moses and all the prophets, he expounded unto them in all the scriptures the things concerning himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11169,183 +10413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:28  |  Luke 24:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將近他們所去的村子，耶穌好像還要往前行，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they drew nigh unto the village, whither they went: and he made as though he would have gone further.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11361,183 +10567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:2  |  Luke 24:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看見石頭已經從墳墓滾開了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they found the stone rolled away from the sepulchre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11553,183 +10721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:29  |  Luke 24:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們卻強留他，說：「時候晚了，日頭已經平西了，請你同我們住下吧！」耶穌就進去，要同他們住下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they constrained him, saying, Abide with us: for it is toward evening, and the day is far spent. And he went in to tarry with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11745,183 +10875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:30  |  Luke 24:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了坐席的時候，耶穌拿起餅來，祝謝了，擘開，遞給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as he sat at meat with them, he took bread, and blessed it, and brake, and gave to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11937,183 +11029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:31  |  Luke 24:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的眼睛明亮了，這才認出他來。忽然耶穌不見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their eyes were opened, and they knew him; and he vanished out of their sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12129,183 +11183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:32  |  Luke 24:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此說：「在路上，他和我們說話，給我們講解聖經的時候，我們的心豈不是火熱的嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said one to another, Did not our heart burn within us, while he talked with us by the way, and while he opened to us the scriptures?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12321,183 +11337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:33  |  Luke 24:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就立時起身，回耶路撒冷去，正遇見十一個使徒和他們的同人聚集在一處，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they rose up the same hour, and returned to Jerusalem, and found the eleven gathered together, and them that were with them,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12513,183 +11491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:34  |  Luke 24:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「主果然復活，已經現給西門看了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, The Lord is risen indeed, and hath appeared to Simon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12705,183 +11645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:35  |  Luke 24:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個人就把路上[所遇見]，和擘餅的時候怎麼被他們認出來的事，都述說了一遍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they told what things were done in the way, and how he was known of them in breaking of bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12897,183 +11799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:36  |  Luke 24:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正說這話的時候，耶穌親自站在他們當中，說：「願你們平安！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they thus spake, Jesus himself stood in the midst of them, and saith unto them, Peace be unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13089,183 +11953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:37  |  Luke 24:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們卻驚慌害怕，以為所看見的是魂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they were terrified and affrighted, and supposed that they had seen a spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13281,183 +12107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:38  |  Luke 24:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你們為甚麼愁煩？為甚麼心裏起疑念呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Why are ye troubled? and why do thoughts arise in your hearts?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13473,183 +12261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:3  |  Luke 24:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們就進去，只是不見主耶穌的身體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they entered in, and found not the body of the Lord Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13665,183 +12415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:39  |  Luke 24:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們看我的手，我的腳，就[知道]實在是我了。摸我看看！魂無骨無肉，你們看，我是有的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold my hands and my feet, that it is I myself: handle me, and see; for a spirit hath not flesh and bones, as ye see me have.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13857,183 +12569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:40  |  Luke 24:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說了這話，就把手和腳給他們看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had thus spoken, he shewed them his hands and his feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14049,183 +12723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:41  |  Luke 24:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們正喜得不敢信，並且希奇；耶穌就說：「你們這裏有甚麼吃的沒有？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And while they yet believed not for joy, and wondered, he said unto them, Have ye here any meat?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14241,183 +12877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:42  |  Luke 24:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們便給他一片燒魚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they gave him a piece of a broiled fish, and of an honeycomb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14433,183 +13031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:43  |  Luke 24:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他接過來，在他們面前吃了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took it, and did eat before them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14625,183 +13185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:44  |  Luke 24:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「這就是我從前與你們同在之時所告訴你們的話說：摩西的律法、先知的書，和詩篇上所記的，凡指着我的話都必須應驗。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, These are the words which I spake unto you, while I was yet with you, that all things must be fulfilled, which were written in the law of Moses, and in the prophets, and in the psalms, concerning me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14817,183 +13339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:45  |  Luke 24:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶穌開他們的心竅，使他們能明白聖經，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then opened he their understanding, that they might understand the scriptures,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15009,183 +13493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:46  |  Luke 24:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對他們說：「照[經上]所寫的，基督必受害，第三日從死裏復活，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto them, Thus it is written, and thus it behoved Christ to suffer, and to rise from the dead the third day:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15201,183 +13647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:47  |  Luke 24:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且人要奉他的名傳悔改、赦罪的道，從耶路撒冷起直傳到萬邦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that repentance and remission of sins should be preached in his name among all nations, beginning at Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15393,183 +13801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:48  |  Luke 24:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們就是這些事的見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye are witnesses of these things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15585,183 +13955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:4  |  Luke 24:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正在猜疑之間，忽然有兩個人站在旁邊，衣服放光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as they were much perplexed thereabout, behold, two men stood by them in shining garments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15777,183 +14109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:49  |  Luke 24:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要將我父所應許的降在你們身上，你們要在城裏等候，直到你們領受從上頭來的能力。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, I send the promise of my Father upon you: but tarry ye in the city of Jerusalem, until ye be endued with power from on high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15969,183 +14263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:50  |  Luke 24:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌領他們到伯大尼的對面，就舉手給他們祝福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he led them out as far as to Bethany, and he lifted up his hands, and blessed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16161,183 +14417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:51  |  Luke 24:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正祝福的時候，他就離開他們，被帶到天上去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, while he blessed them, he was parted from them, and carried up into heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16353,183 +14571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:52  |  Luke 24:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就拜他，大大地歡喜，回耶路撒冷去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they worshipped him, and returned to Jerusalem with great joy:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16545,183 +14725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:53  |  Luke 24:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>常在殿裏稱頌神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And were continually in the temple, praising and blessing God. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16737,183 +14879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:5  |  Luke 24:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦女們驚怕，將臉伏地。那兩個人就對她們說：「為甚麼在死人中找活人呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they were afraid, and bowed down their faces to the earth, they said unto them, Why seek ye the living among the dead?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16929,183 +15033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:6  |  Luke 24:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不在這裏，已經復活了。當記念他還在加利利的時候怎樣告訴你們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He is not here, but is risen: remember how he spake unto you when he was yet in Galilee,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17121,183 +15187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:7  |  Luke 24:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：『人子必須被交在罪人手裏，釘在十字架上，第三日復活。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, The Son of man must be delivered into the hands of sinful men, and be crucified, and the third day rise again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17313,183 +15341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 24:8  |  Luke 24:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們就想起耶穌的話來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they remembered his words,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>