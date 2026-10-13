--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -75,131 +75,131 @@
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd0d94a487c3046e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb1ac6919f3a341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re3ad517ecce9453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7decc35e6fa24126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1995efc08dd543a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc48b016e5fd8437a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R012dcd17336d4bd8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2ccfb254abad4e3d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9cbf9f5253e34b66"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R007e6d254fa0460d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R53d035568f8b44f4"/>
-[...37 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R71e05c4804ae41ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rff55e08c1aab4cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R855b05dd6c244d2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R529d798e800149a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R66ec70a600664e10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1666626b4ba148b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rba6f4c7276884b7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reddc3a882c224f6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R64ff12a92e7844d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd7eb9aef253146dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R14ce0353133f4b12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfb8b2d4fd820491e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R43b56c8eaad148b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R53794fcf900145c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re9f03092c9624294"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3782fc6d79ca45f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd634f2d29bb948da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9af12df20aea4de1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb10931ac76514b0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rfce29a58e2fc40a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra2edd0d816cc4c50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf8a023ab2ec94a63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7ff5f108320549b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc2bf2ab08fd241dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc2844fce16ea4d06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R469551cf0e314553"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2b68cdf88bf24ec7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re6f9eae7a2cc460e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5c5048aa883640d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rfea6467783264bdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rd0d0e35379404033"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R0e0614a4b58f4639"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R15a23608b6c34c9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R07ce04c07ff043eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R8d3c35449962481c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Ra72192ef062240c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R962962af32694bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rd51c37f8daf44806"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rc888d3331e274589"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R55b0ada57d14424e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc42c5ecadf564c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R012dcd17336d4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cbf9f5253e34b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7f43a619c61d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R93ac1f2d3bb64917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R53d035568f8b44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R083e77f299ef48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc26930b7195b451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9458c3cd452844ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81893aa561a1432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re8341be65f1e4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R95dcafc5374142ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7f02d0f6d8784170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd22d3dc48484d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb17324e8bfb489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6d665617068e4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R56b31d3256aa448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R02676370eeca40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf00c0539e76149c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7bdde65c730a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1e73cc68848646db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raa8216df4b074661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb2e54d801ecd44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89a4d3c050964e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re28d534c737246fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R67234382bf3c480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8d1de03f21c2408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re3b82f6594d740ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf1cf3c8daca84f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9a03b3b3a2664153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9281233d9c814a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R64bda3c03a724ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R66fa415cc1be4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ree625060af7c44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb13d0bb012bf4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1124ddda49a04d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R1d567252651e48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R0412477e2502444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5b4834614e124980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9d77deb3bb254104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4db056b48e114bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Ref37dcf2995b4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R7e0f095900a94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R71e05c4804ae41ed" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R06de653cb3364f5e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5b818c58783d4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ccfb254abad4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R007e6d254fa0460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf3913a1753f248ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b62a145c6154d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rff55e08c1aab4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R855b05dd6c244d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R529d798e800149a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R66ec70a600664e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1666626b4ba148b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rba6f4c7276884b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reddc3a882c224f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R64ff12a92e7844d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd7eb9aef253146dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R14ce0353133f4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfb8b2d4fd820491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R43b56c8eaad148b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R53794fcf900145c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re9f03092c9624294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3782fc6d79ca45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd634f2d29bb948da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9af12df20aea4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb10931ac76514b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfce29a58e2fc40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra2edd0d816cc4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf8a023ab2ec94a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7ff5f108320549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc2bf2ab08fd241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc2844fce16ea4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R469551cf0e314553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2b68cdf88bf24ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re6f9eae7a2cc460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5c5048aa883640d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfea6467783264bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd0d0e35379404033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0e0614a4b58f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R15a23608b6c34c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R07ce04c07ff043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8d3c35449962481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra72192ef062240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R962962af32694bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd51c37f8daf44806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rc888d3331e274589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R55b0ada57d14424e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rddbc551a41a54b7f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -403,165 +403,165 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R840e22cae9674a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eef7b3a5bb3442f" /></Relationships>
-[...113 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R51eb758ad6a442d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aeec07963504a5d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra9c7b477e9e94da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd0a72858696463a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0e105967bff346cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bbfa6bfa3654d9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R61227c5fa3584a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d9c068ba1cd46b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R20f4b18c715a4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2a98d08779549f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6cadc475ce224a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recc99e1a883b4a5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4cc158bbc16d4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7c8df04f4af4972" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12bd69a6ba9e46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re407147956314e1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R10e623a0adcf4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e391840ded6487c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8d57f787f71f4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55f34178ee3e43f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R221d524638464321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c37f44cd094466e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0486ec15e32a47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0826192b45346d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0e09f1197cab409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reae15f5544f84dab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf3521a03341b4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d916fb9cbf14728" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R42a39dc9d14b4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8338c75f25fa4edf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0122712443a8440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7511ee126a8493f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R387a0461bcac4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R829aaafceb444ec3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R42bffa0d4f084a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c4315d4b509406b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfa4d933cf36040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7dde8a1060094156" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcda1f1cf270f436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ce093c576b54042" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4e7ed725086f4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R987de77d3d9e4ce8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2eaa26904429436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbacdaaa0a42b48de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R15da6bf4cea147bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47e5fb7709954752" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd054503280e34040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R810c49d9dca14819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd9402007d9ef4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48c45f13b10c4c83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfc082ae6c9d64f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d6b97b1ec7d4f53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R10036c32f8aa4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb11ae1b4ecc34fb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3c5edb3e9d59440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d598abd48ba4b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R241683e711664552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaba65f3676149a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rcc7bcda764cc4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07d8a6e4d96047e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7fca6847209a4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R593ad687846041ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re9e0b326c6644ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f3e444a44c24277" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R0900688a35a04803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4f755543b8c4272" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R45e05312776f45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra12a4db087a044a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R645ee1870ec24ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf39e5f8e39f2401f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R135ebcbcefde42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a87198b726a4711" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6013e48b92714c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72ba1ced61194fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2e54ee2ecb654baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda4e3f515a40408c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R060b825d84774197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9f83ce939404222" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcce9045417e94c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ab109d6bde04906" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4225,100 +4225,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab04be3689b441ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc330f341d8a1491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1d61fe3c17024976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R923a9add1eb64ffe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R40db91b17f4e4920" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R46c44f072c154903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rba1823d935e346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re660fc25ceab4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1a96bdccde9b40d8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4fb9f9dd10d24d1e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc330f341d8a1491e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba1823d935e346c8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1d61fe3c17024976"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re660fc25ceab4b9b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5344,116 +5344,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R923a9add1eb64ffe"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1a96bdccde9b40d8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0b48543d719545fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R293cd8a0fb854ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R599e23e017f84e3c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2fa98e5b8df347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdcee1626469f436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1300a9ad89c9481c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R293cd8a0fb854ff3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R599e23e017f84e3c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdcee1626469f436d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1300a9ad89c9481c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5517,165 +5517,165 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdcf3d00799d475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R441f65cbefd84039" /></Relationships>
-[...113 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra59c8186289a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3f8ed2cf0c194f7c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28435b1f8fab41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8253b347b8b94938" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b869a5f88bb4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0c7deb25e223485c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re28383ca1f6c4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R86e51351d8764e3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3a1a90bad794d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd4b4aaa1992e4d69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R932e391172eb4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7a1e5d38d3764fe2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00de3116b7dd4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb54d3aa447364d3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f1418de7dd7498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc3ab8bc9e3e44296" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6db15089104040aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7dbd9e6fa2944737" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a0b2226fbea4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9fc59e6116304447" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4addaf1dea3f4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R86947a87b8984855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6477370e357f436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re90afb3e1784449e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bf2fa4678e74d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R42a1273adde34646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a0a154e9af04374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Redc5d6cf215c499a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec4647ca51124624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1e1150d971014a79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82f7338dda794ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R7a3ad3eb267f49d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09d74f57deff4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R53b2da3d7b054262" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85793568043d4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf48d4f04313e47f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9b95d5aa4a847fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd78a270039154c29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re05600f28e36473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R87bfdf6597ce4311" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ec3707ff7cc408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rc34e86ad145d4ca2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bf4dcc7a611425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R34eecf383ac14e3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R204a1567a2f64193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R95fc580ba62f4a50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra901f9643390448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8d0b67d641f3431e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf1e3178886042e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Re4799aec5204421b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4474979d9e742a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R30dc66465c984933" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93b1d5d6dd8649eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R89849eda1a474ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R804b37503b0c4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rc74cd6769a1d4107" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c53b3048bc4483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R012c2abad9004f20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84dd8e666ecb4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rf8df2d2265784a11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d4073f01ca74ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R6c09eb61cc0f4f59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10ee0255100c49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Re691ab56edf945fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4112df69cb4347f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R977dee49d6c54687" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R055e82f1fc154503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rc7d57472c3724fe4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5be0b0af2e1c419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Raf4c083c53c645ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e2e32df1e524db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R06d6cba0ad2049a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0ef34b5c2994460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6935bb29c6224b6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc76cef8c8b2d4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb781a5e070774af2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52f8cc3f9fda40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc87fab1a76244f0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eacc9ecc82d43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf2440385890844b8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5693,65 +5693,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 Kings 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5769,183 +5773,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:9  |  1 Kings 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門建殿，安置香柏木的棟樑，又用香柏木板遮蓋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So he built the house, and finished it; and covered the house with beams and boards of cedar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5961,183 +5927,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:10  |  1 Kings 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠着殿所造的旁屋，每層高五肘，香柏木的棟樑擱在殿牆[坎上]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And then he built chambers against all the house, five cubits high: and they rested on the house with timber of cedar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6153,183 +6081,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:11  |  1 Kings 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的話臨到所羅門說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of the LORD came to Solomon, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6345,183 +6235,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:12  |  1 Kings 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「論到你所建的這殿，你若遵行我的律例，謹守我的典章，遵從我的一切誡命，我必向你應驗我所應許你父親大衛的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Concerning this house which thou art in building, if thou wilt walk in my statutes, and execute my judgments, and keep all my commandments to walk in them; then will I perform my word with thee, which I spake unto David thy father:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6537,183 +6389,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:13  |  1 Kings 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必住在以色列人中間，並不丟棄我民以色列。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will dwell among the children of Israel, and will not forsake my people Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6729,183 +6543,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:14  |  1 Kings 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門建造殿宇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Solomon built the house, and finished it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6921,183 +6697,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:15  |  1 Kings 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿裏面用香柏木板貼牆，從地到棚頂都用木板遮蔽，又用松木板鋪地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built the walls of the house within with boards of cedar, both the floor of the house, and the walls of the cieling: and he covered them on the inside with wood, and covered the floor of the house with planks of fir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7113,179 +6851,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:16  |  1 Kings 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿，就是至聖所，長二十肘，從地到[棚頂]用香柏木板遮蔽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built twenty cubits on the sides of the house, both the floor and the walls with boards of cedar: he even built them for it within, even for the oracle, even for the most holy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7305,183 +7005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:17  |  1 Kings 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿前的外殿，長四十肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the house, that is, the temple before it, was forty cubits long.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7497,183 +7159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:18  |  1 Kings 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿裏一點石頭都不顯露，一概用香柏木遮蔽；上面刻着野瓜和初開的花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the cedar of the house within was carved with knops and open flowers: all was cedar; there was no stone seen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7689,183 +7313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:1  |  1 Kings 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人出埃及地後四百八十年，所羅門作以色列王第四年西弗月，就是二月，開工建造耶和華的殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in the four hundred and eightieth year after the children of Israel were come out of the land of Egypt, in the fourth year of Solomon’s reign over Israel, in the month Zif, which is the second month, that he began to build the house of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7881,183 +7467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:19  |  1 Kings 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿裏預備了內殿，好安放耶和華的約櫃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the oracle he prepared in the house within, to set there the ark of the covenant of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8073,179 +7621,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:20  |  1 Kings 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿長二十肘，寬二十肘，高二十肘，牆面都貼上精金；又用香柏木做壇，包上精金。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the oracle in the forepart was twenty cubits in length, and twenty cubits in breadth, and twenty cubits in the height thereof: and he overlaid it with pure gold; and so covered the altar which was of cedar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8265,183 +7775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:21  |  1 Kings 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門用精金貼了殿內的牆，又用金鍊子掛在內殿前[門扇]，用金包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Solomon overlaid the house within with pure gold: and he made a partition by the chains of gold before the oracle; and he overlaid it with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8457,183 +7929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:22  |  1 Kings 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>全殿都貼上金子，直到貼完；內殿前的壇，也都用金包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the whole house he overlaid with gold, until he had finished all the house: also the whole altar that was by the oracle he overlaid with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8649,183 +8083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:23  |  1 Kings 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用橄欖木做兩個基路伯，各高十肘，安在內殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And within the oracle he made two cherubims of olive tree, each ten cubits high.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8841,179 +8237,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:24  |  1 Kings 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一個基路伯有兩個翅膀，各長五肘，從這翅膀尖到那翅膀尖共有十肘；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And five cubits was the one wing of the cherub, and five cubits the other wing of the cherub: from the uttermost part of the one wing unto the uttermost part of the other were ten cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9033,183 +8391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:25  |  1 Kings 6:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那一個基路伯[的兩個翅膀]也是十肘，兩個基路伯的尺寸、形像都是一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the other cherub was ten cubits: both the cherubims were of one measure and one size.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9225,183 +8545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:26  |  1 Kings 6:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這基路伯高十肘，那基路伯也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The height of the one cherub was ten cubits, and so was it of the other cherub.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9417,183 +8699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:27  |  1 Kings 6:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他將兩個基路伯安在內殿裏；基路伯的翅膀是張開的，這基路伯的一個翅膀挨着這邊的牆，那基路伯的一個翅膀挨着那邊的牆，裏邊的兩個翅膀在殿中間彼此相接；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he set the cherubims within the inner house: and they stretched forth the wings of the cherubims, so that the wing of the one touched the one wall, and the wing of the other cherub touched the other wall; and their wings touched one another in the midst of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9609,183 +8853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:28  |  1 Kings 6:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用金子包裹二基路伯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he overlaid the cherubims with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9801,183 +9007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:2  |  1 Kings 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門王為耶和華所建的殿，長六十肘，寬二十肘，高三十肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the house which king Solomon built for the LORD, the length thereof was threescore cubits, and the breadth thereof twenty cubits, and the height thereof thirty cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9993,183 +9161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:29  |  1 Kings 6:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿、外殿周圍的牆上都刻着基路伯、棕樹，和初開的花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he carved all the walls of the house round about with carved figures of cherubims and palm trees and open flowers, within and without.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10185,183 +9315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:30  |  1 Kings 6:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內殿、外殿的地板都貼上金子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the floor of the house he overlaid with gold, within and without.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10377,183 +9469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:31  |  1 Kings 6:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用橄欖木製造內殿的門扇、門楣、門框；門口[有牆的]五分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for the entering of the oracle he made doors of olive tree: the lintel and side posts were a fifth part of the wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10569,179 +9623,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:32  |  1 Kings 6:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在橄欖木做的兩門扇上刻着基路伯、棕樹，和初開的花，都貼上金子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The two doors also were of olive tree; and he carved upon them carvings of cherubims and palm trees and open flowers, and overlaid them with gold, and spread gold upon the cherubims, and upon the palm trees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10761,183 +9777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:33  |  1 Kings 6:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用橄欖木製造外殿的門框，門口有[牆的]四分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So also made he for the door of the temple posts of olive tree, a fourth part of the wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10953,183 +9931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:34  |  1 Kings 6:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用松木做門兩扇。這扇分兩扇，是摺疊的；那扇分兩扇，也是摺疊的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the two doors were of fir tree: the two leaves of the one door were folding, and the two leaves of the other door were folding.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11145,183 +10085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:35  |  1 Kings 6:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>上面刻着基路伯、棕樹，和初開的花，都用金子貼了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he carved thereon cherubims and palm trees and open flowers: and covered them with gold fitted upon the carved work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11337,183 +10239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:36  |  1 Kings 6:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又用鑿成的石頭三層、香柏木一層建築內院。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built the inner court with three rows of hewed stone, and a row of cedar beams.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11529,183 +10393,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:37  |  1 Kings 6:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[所羅門 在位]第四年西弗月，立了耶和華殿的根基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the fourth year was the foundation of the house of the LORD laid, in the month Zif:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11721,179 +10547,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:38  |  1 Kings 6:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到十一年布勒月，就是八月，殿和一切屬殿的都按着樣式造成。他建殿的工夫共有七年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the eleventh year, in the month Bul, which is the eighth month, was the house finished throughout all the parts thereof, and according to all the fashion of it. So was he seven years in building it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11913,179 +10701,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:3  |  1 Kings 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殿前的廊子長二十肘，與殿的寬窄一樣，闊十肘；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the porch before the temple of the house, twenty cubits was the length thereof, according to the breadth of the house; and ten cubits was the breadth thereof before the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12105,183 +10855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:4  |  1 Kings 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又為殿做了嚴緊的窗櫺。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for the house he made windows of narrow lights.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12297,179 +11009,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:5  |  1 Kings 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠着殿牆，圍着外殿內殿，造了三層旁屋；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And against the wall of the house he built chambers round about, against the walls of the house round about, both of the temple and of the oracle: and he made chambers round about:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12489,183 +11163,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:6  |  1 Kings 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>下層寬五肘，中層寬六肘，上層寬七肘。殿外旁屋[的樑木]擱在殿牆坎上，免得插入殿牆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The nethermost chamber was five cubits broad, and the middle was six cubits broad, and the third was seven cubits broad: for without in the wall of the house he made narrowed rests round about, that the beams should not be fastened in the walls of the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12681,179 +11317,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:7  |  1 Kings 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>建殿是用山中鑿成的石頭。建殿的時候，鎚子、斧子，和別樣鐵器的響聲都沒有聽見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the house, when it was in building, was built of stone made ready before it was brought thither: so that there was neither hammer nor axe nor any tool of iron heard in the house, while it was in building.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12873,183 +11471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列王紀上 6:8  |  1 Kings 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在殿右邊當中的旁屋有門，門內有旋螺的樓梯，可以上到第二層，從第二層可以上到第三層。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The door for the middle chamber was in the right side of the house: and they went up with winding stairs into the middle chamber, and out of the middle into the third.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>